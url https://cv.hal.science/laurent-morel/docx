--- v0 (2026-03-06)
+++ v1 (2026-04-15)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -369,11075 +369,12366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Tensile Stress-Dependent Directional Magnetic Incremental Permeability in Iron-Cobalt Magnetic Sheet: Towards Internal Stress Estimation through Non-Destructive Testing</w:t>
+                <w:t xml:space="preserve">Cholesterol Dietary Intake and Tumor Cell Homeostasis Drive Early Epithelial Tumorigenesis: A Potential Modelization of Early Prostate Tumorigenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borel Toutsop</w:t>
+                <w:t xml:space="preserve">Marine Vialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">Elissa Baabdaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lallart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morel</w:t>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tsafack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc A Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (16), pp.6296. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.2153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22166296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers16112153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836244v1</w:t>
+                <w:t xml:space="preserve">hal-04625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Characterization of Magnetic Cores, Comparison to Finite Element Simulations: A Route for Dimensioning and Condition Monitoring</w:t>
+                <w:t xml:space="preserve">Liver X Receptors Enhance Epithelial to Mesenchymal Transition in Metastatic Prostate Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Solignac</w:t>
+                <w:t xml:space="preserve">Angélique de Haze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Sabariego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3194905⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16162776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836254v1</w:t>
+                <w:t xml:space="preserve">hal-04995872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Saoudi</w:t>
+                <w:t xml:space="preserve">An alternative to derive ionospheric and tropospheric SSR corrections for PPP-RTK using adaptive constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Sergio de Oliveira Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Francisco Galera Monico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169986⟩</w:t>
+              <w:t xml:space="preserve">Survey Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00396265.2023.2169063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789426v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive local magnetic hysteresis characterization of a ferromagnetic laminated core</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Characterization of Magnetic Cores, Comparison to Finite Element Simulations: A Route for Dimensioning and Condition Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Raulet</w:t>
+                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167783⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3194905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138728v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relation between GPS tropospheric gradients and the local topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Tensile Stress-Dependent Directional Magnetic Incremental Permeability in Iron-Cobalt Magnetic Sheet: Towards Internal Stress Estimation through Non-Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borel Toutsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tsafack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.008⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (16), pp.6296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22166296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456483v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive local magnetic hysteresis characterization of a ferromagnetic laminated core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 527, pp.167783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167783⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 563, pp.169986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2022.169986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260454v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the relation between GPS tropospheric gradients and the local topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouafae Moudni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (4), pp.1676-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047178v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Measurement of Peening-Induced Residual Stresses on Iron Nickel Material Using Needle Probes Technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non-invasive local magnetic hysteresis characterization of a ferromagnetic laminated core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t>
+                <w:t xml:space="preserve">A. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2894977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 527, pp.167783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357994v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (16), pp.3277-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the remaining magnetization on the thermal ageing of high permeability nanocrystalline FeCuNbSiB alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Lekdim</w:t>
+                <w:t xml:space="preserve">GNSS bas coût pour le positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie–ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900694v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights in Prostate Cancer Development and Tumor Therapy: Modulation of Nuclear Receptors and the Specific Role of Liver X Receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morel</w:t>
+                <w:t xml:space="preserve">Evaluation of Compatibility among Network Adjustment Software: CoMeT, LGC, and Trinet+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19092545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Surveying Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)SU.1943-5428.0000304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922077v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of STAT3 in Genesis and Progression of Human Malignant Gliomas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+                <w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Madore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verrelle</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Rossitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Greenhalgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-016-0103-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.6133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636877v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic ageing study of high and medium permeability nanocrystalline FeSiCuNbB alloys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Local Measurement of Peening-Induced Residual Stresses on Iron Nickel Material Using Needle Probes Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tsafack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 428, pp.260 - 268. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (7), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.12.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2894977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624337v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Reliability and the Accuracy of Attitude Extracted from Visual Odometry for LIDAR Data Georeferencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the remaining magnetization on the thermal ageing of high permeability nanocrystalline FeCuNbSiB alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Leroux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. He</w:t>
+                <w:t xml:space="preserve">Marie–ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W6-201-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 460, pp.253 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183736v1</w:t>
+                <w:t xml:space="preserve">hal-01900694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal ageing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.092⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624282v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties evolution of a high permeability nanocrystalline FeCuNbSiB during thermal ageing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Lekdim</w:t>
+                <w:t xml:space="preserve">New Insights in Prostate Cancer Development and Tumor Therapy: Modulation of Nuclear Receptors and the Specific Role of Liver X Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rambur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160449⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19092545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900689v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mTOR transcriptionally and post-transcriptionally regulates Npm1 gene expression to contribute to enhanced proliferation in cells with Pten inactivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Loubeau-Legros</w:t>
+                <w:t xml:space="preserve">Role of STAT3 in Genesis and Progression of Human Malignant Gliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zangbewende Guy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (8), pp.5780-5797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-016-0103-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1166319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922092v1</w:t>
+                <w:t xml:space="preserve">hal-01636877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT3 Serine 727 Phosphorylation: A Relevant Target to Radiosensitize Human Glioblastoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Reliability and the Accuracy of Attitude Extracted from Visual Odometry for LIDAR Data Georeferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. He</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bpa.12254⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XLII-2/W6, pp.201-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W6-201-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01636886v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic ageing study of high and medium permeability nanocrystalline FeSiCuNbB alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 428, pp.260 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.12.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01270741v1</w:t>
+                <w:t xml:space="preserve">hal-01624337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day deformation of the Pyrenees revealed by GPS surveying and earthquake focal mechanisms until 2011</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties evolution of a high permeability nanocrystalline FeCuNbSiB during thermal ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv052⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (2), pp.20601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171752v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and behaviour of tropospheric gradients estimated by GPS in Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430, pp.94 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02092502v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Low Nickel Content Alloys For Industrial Ground Fault Circuit-Breaker Relays</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mTOR transcriptionally and post-transcriptionally regulates Npm1 gene expression to contribute to enhanced proliferation in cells with Pten inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosyne Lagrafeuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loubeau-Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2384004⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (10), pp.1352 - 1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15384101.2016.1166319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374152v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved AC current measurement approach in multiphase cable using proper orthogonal decomposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morel</w:t>
+                <w:t xml:space="preserve">STAT3 Serine 727 Phosphorylation: A Relevant Target to Radiosensitize Human Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zangbewende Guy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Müller-Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120436⟩</w:t>
+              <w:t xml:space="preserve">Brain Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bpa.12254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936596v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Induced Fields Into the Human Body by Dual Finite Element Formulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
+                <w:t xml:space="preserve">Joint measurement of the atmospheric muon flux through the Puy de Dôme volcano with plastic scintillators and Resistive Plate Chambers detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ambrosino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Béné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.7290-7307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB011969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869434v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01270741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Present-day deformation of the Pyrenees revealed by GPS surveying and earthquake focal mechanisms until 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Feigl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Goula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Khazaradze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201 (2), pp.947-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729063v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modeling of a Current Transformer Working Under Thermal Stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity and behaviour of tropospheric gradients estimated by GPS in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197017⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (1), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742365v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependent Extension of the Jiles-Atherton Model: Study of the Variation of Microstructural Hysteresis Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Simulation of Low Nickel Content Alloys For Industrial Ground Fault Circuit-Breaker Relays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (10), pp.2567 - 2572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201735⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 51 (6), pp.6991580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2384004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742363v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Improved AC current measurement approach in multiphase cable using proper orthogonal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menad Bourkeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), 9065667 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786529v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of Induced Fields Into the Human Body by Dual Finite Element Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.783-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333052v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence microchemical analysis and autoradiography applied to cave deposits: speleothems, detrital rhythmites, ice and prehistoric paintings</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lans</w:t>
+                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9623⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.455 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2174345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017682v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry of currents induced in the human body by ELF magnetic fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Characterization and Modeling of a Current Transformer Working Under Thermal Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (6), pp.1425-1434. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (10), pp.2600 - 2604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321641011078490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00515690v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click Chelators – The Behavior of Platinum and Palladium Complexes in the Presence of Guanosine and DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Dependent Extension of the Jiles-Atherton Model: Study of the Variation of Microstructural Hysteresis Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000183⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (10), pp.2567 - 2572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2201735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00530546v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akt signaling pathway: a target for radiosensitizing human malignant glioma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Vermot-Desroches</w:t>
+                <w:t xml:space="preserve">Homogenised magnetic diffusion. Dependence of static hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/neuonc/nop059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2-3), pp.225-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejee.15.225-239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636179v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of copper(I)-NHC complexes against human tumor cells: induction of cell cycle arrest, apoptosis, and DNA cleavage.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Beaudoin</w:t>
+                <w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200801992⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352346v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-NHC complexes: a survey of anti-cancer properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+                <w:t xml:space="preserve">X-ray fluorescence microchemical analysis and autoradiography applied to cave deposits: speleothems, detrital rhythmites, ice and prehistoric paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roche</w:t>
+                <w:t xml:space="preserve">Benjamin Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.407-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422360v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+                <w:t xml:space="preserve">Numerical dosimetry of currents induced in the human body by ELF magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Marthouret</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rige.11.373-384⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp.1425-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641011078490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368725v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean tide loading (OTL) displacements from global and local grids: comparisons to GPS estimates over the shelf of Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Click Chelators – The Behavior of Platinum and Palladium Complexes in the Presence of Guanosine and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisonial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Melachroinos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Lyard</w:t>
+                <w:t xml:space="preserve">Bernard Viossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00190-007-0185-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.3513-3519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00352702v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique monitoring of ocean tide loading in northern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Llubes</w:t>
+                <w:t xml:space="preserve">Akt signaling pathway: a target for radiosensitizing human malignant glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Loubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Florsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+                <w:t xml:space="preserve">Claudine Vermot-Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.03.005⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/nop059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00352759v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toxicity of copper(I)-NHC complexes against human tumor cells: induction of cell cycle arrest, apoptosis, and DNA cleavage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique de Haze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.314-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200801992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00312919v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS estimates of ocean tide loading in NW-France: determination of ocean tide loading constituents and comparison with a recent ocean tide model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+                <w:t xml:space="preserve">Metal-NHC complexes: a survey of anti-cancer properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.6894-6902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00335909v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marthouret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2-3), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.11.373-384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00347535v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologie du Dévoluy : La Souloise, les Gillardes et le puits des Bans</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GPS estimates of ocean tide loading in NW-France: determination of ocean tide loading constituents and comparison with a recent ocean tide model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 173 (2), pp.444 à 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03734.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413685v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00335909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Marion</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312899v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Morel</w:t>
+                <w:t xml:space="preserve">Multi-technique monitoring of ocean tide loading in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (3), pp.398-404. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (6), pp.379- 389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.862757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141407v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00352759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ocean tide loading (OTL) displacements from global and local grids: comparisons to GPS estimates over the shelf of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Melachroinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Biancale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Perosanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (6), pp.357- 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-007-0185-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rige.8.77-85⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00403387v1</w:t>
+                <w:t xml:space="preserve">insu-00352702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jöel Despain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00347535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrologie du Dévoluy : La Souloise, les Gillardes et le puits des Bans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin Lismonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertochio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.33-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quasistatic hysteresis modeling with feed-forward neural networks: Influence of the last but one extreme values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2008.04.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp.398-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.862757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.8.77-85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Double-fed induction machine: converter optimisation and field oriented control without position sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Godfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdollah Mirzaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proceedings - Electric Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 145 (4), pp.360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/ip-epa:19981982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal d'une architecture d'électronique de puissance pour le chauffage par induction impulsionnel. Application au contrôle non destructif par thermographie infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tekieli</w:t>
+                <w:t xml:space="preserve">Development and Validation of an Enhanced GPS Tomography Algorithm for Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Joubert</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Albino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495786v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du cyclage thermique d’aimants pour leur application avec les jauges électromagnétique de vitesse matérielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement optimal d'une architecture d'électronique de puissance pour le chauffage par induction impulsionnel. Application au contrôle non destructif par thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tekieli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506468v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Magnetization State of FeCuNbSiB Nanocrystalline Materials During Thermal Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Saoudi</w:t>
+                <w:t xml:space="preserve">Effet du cyclage thermique d’aimants pour leur application avec les jauges électromagnétique de vitesse matérielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Busier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gapillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207244v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive sensor patch for internal magnetic core characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+                <w:t xml:space="preserve">Impact of Magnetization State of FeCuNbSiB Nanocrystalline Materials During Thermal Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399779v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Saoudi</w:t>
+                <w:t xml:space="preserve">Noninvasive sensor patch for internal magnetic core characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials (SMM25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077252v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur pointes magnétiques imprimées: control en temps réel de l'état magnétique dans un circuit magnétique feuilleté</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials (SMM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289745v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of peening-induced residual stresses on mumetal material using needle probes technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the dependence of the results on several network adjustment applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lösler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Joint MMM-Intermag, Jan 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Joint International Symposium on Deformation Monitoring (JISDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. pp.69-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/JISDM2022.2022.13671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560987v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
+                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981840v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la variation des énergies d'anisotropie sur le vieillissement des nanocristallins FeCuNbSiB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Lekdim</w:t>
+                <w:t xml:space="preserve">Capteur pointes magnétiques imprimées: control en temps réel de l'état magnétique dans un circuit magnétique feuilleté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983349v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+                <w:t xml:space="preserve">On the Combination of Psinsar and Gnss Techniques for Long-Term Bridge Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t>
+              <w:t xml:space="preserve">XXIV ISPRS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.325-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-325-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800374v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des propriétés magnétiques en fonction du vieillissement d'un nanocristallin haute perméabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Lekdim</w:t>
+                <w:t xml:space="preserve">Characterization of peening-induced residual stresses on mumetal material using needle probes technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaawan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tsafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2019 Joint MMM-Intermag, Jan 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361679v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal aging.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Lekdim</w:t>
+                <w:t xml:space="preserve">Monitoring ground deformation using Sentinel-1 PSInSAR and RTS measurements in the context of the Grand Paris Express project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+              <w:t xml:space="preserve">4th Joint International Symposium on Deformation Monitoring (JISDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388101v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductance self-heating transient modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374149v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet de la variation des énergies d'anisotropie sur le vieillissement des nanocristallins FeCuNbSiB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065330v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829297v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Evolutions des propriétés magnétiques en fonction du vieillissement d'un nanocristallin haute perméabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086771v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Malard</w:t>
+                <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00966896v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost power and flow rates measurements in manufacturing plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inductance self-heating transient modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932302v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties-Part B: Dynamic Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-16</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829298v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et réajustement post-glaciaire du karst et des surfaces lapiazées de l'archipel de Patagonie (Chili)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+                <w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variabilité spatiale des environnements quaternaires contraintes, echelles et temporalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00868383v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques pour la mesure de courant dans un système polyphasé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.170</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714492v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00966896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean Loading in Brittany, Northwest France: Impact of the GPS Analysis Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+                <w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Hotine-Marussi Symposium on Mathematical Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geodesy Symposia, Jun 2009, Rome, Italy. pp.367-372</w:t>
+              <w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134878v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Low cost power and flow rates measurements in manufacturing plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Congress of Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.09001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201309001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734133v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+                <w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties-Part B: Dynamic Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582552v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des crues souterraines des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution et réajustement post-glaciaire du karst et des surfaces lapiazées de l'archipel de Patagonie (Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tous Les Membres de L'Expédition Ultima Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.359-362</w:t>
+              <w:t xml:space="preserve">Variabilité spatiale des environnements quaternaires contraintes, echelles et temporalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00623067v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00868383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on magnetic hysteresis: Modeling by the Jiles-Atherton model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes numériques pour la mesure de courant dans un système polyphasé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menad Bourkeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMM20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.182</w:t>
+              <w:t xml:space="preserve">Numélec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786540v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Ocean Loading in Brittany, Northwest France: Impact of the GPS Analysis Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Melachroinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
+              <w:t xml:space="preserve">VII Hotine-Marussi Symposium on Mathematical Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geodesy Symposia, Jun 2009, Rome, Italy. pp.367-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00623056v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734132v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Etude des crues souterraines des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous Les Membres de L'Expédition Ultima Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.359-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00540324v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00623067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Computation of induced fields into the human body by using dual formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.n° 628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424850v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature on magnetic hysteresis: Modeling by the Jiles-Atherton model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SMM20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kos Island, Greece. pp.182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403901v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
+                <w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403927v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00623056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. paper 299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411172v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guinand</w:t>
+                <w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381421v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climanthrope : caractérisation de l'effet de site dans l'enregistrement du signal climatique et anthropique dans les sédiments de grotte : de l'Actuel à la Préhistoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaï-Phuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème colloque national de la recherche des IUT, Université de Metz et IUT de Thionville, 31 mai-1er juin 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Thionville, France</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00404675v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en charge du réseau de la Luire (Vercors-France) : Enregistrements et implications géomorphologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaï-Phuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydrogéologie Karstique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142362v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Marthouret</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t>
+              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398518v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sauvey</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Garrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726731v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381515v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climanthrope : caractérisation de l'effet de site dans l'enregistrement du signal climatique et anthropique dans les sédiments de grotte : de l'Actuel à la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">XIIIème colloque national de la recherche des IUT, Université de Metz et IUT de Thionville, 31 mai-1er juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Thionville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381619v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00404675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mises en charge du réseau de la Luire (Vercors-France) : Enregistrements et implications géomorphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque Hydrogéologie Karstique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381652v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marthouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Numélec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381666v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codrut Visa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sauvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381637v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Electrical machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Electrical machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numélec 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compumag 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of ultra high speed switched reluctance motor drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Vives Fos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Industrial Applications of Electrical Energy and 35th IEEE-IAS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Rome, Italy. pp.87-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS.2000.881030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11447,622 +12738,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging on the temperature dependence of FeCuSiNbB nanocrystalline alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Advances in Magnetics (AIM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Moena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties Evolution During Thermal Ageing of High Permeability Nanocrystalline FeSiCuNbB Alloys Annealed with Longitudinal Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radiometric constraint on sea level at the end of the Younger Dryas based on a submerged speleothem from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Austermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de droit foncier et de géomatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghyslain Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Follin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godfrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mélanie Painchaux. Éditions du Moniteur, 2017, Dictionnaire pratique, 978-2-281-13284-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 137-146, 2017, 978-2-918435-11-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Subterranean Floods in Oceanic Subpolar Karst of Madre de Dios Archipelago (Patagonia, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous Les Membres de L'Expédition Ultima Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 151-161, 2014, H2Karst Research in Limestone Hydrogeology, Environmental Earth Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12072,354 +13513,504 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure de courants dans les conducteurs d’un câble gainé d’un réseau polyphasé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Yahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2982672 - 2013-05-17 (BOPI 2013-20). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for measuring currents in the conductors of a sheathed cable of a polyphase network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Yahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2013068360 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE FABRICATION D'UN CAPTEUR DE CHAMP MAGNETIQUE ET CAPTEUR DE CHAMP MAGNETIQUE OBTENU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Reyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2928006 (A1). 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport annuel du CNFGG : activités 2024 en géodésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Panet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNFGG. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12566,51 +14157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Raulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Toutsop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorelle Hilary Nguedjang Kouakeuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Solignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3194905" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789426v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Nguedjang Kouakeuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Raulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167783" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Moudni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tene Deffo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsafack" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaawan Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2894977" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8211;ange Raulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.03.051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangbewende Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0103-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.12.103" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03183736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W6-201-2017" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160449" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636886v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12254" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-194F26SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Goula" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khazaradze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottiaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.10.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH7RNR28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636179v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nop059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jarrousse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801992" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422360v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413685v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Lismonde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Godfroid" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mirzaian" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981982" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tekieli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207244v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228317" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289745v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Armand Tene Deffo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tous Les Membres de L'Exp&#233;dition Ultima Patagonia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404675v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ligot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142362v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477967v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fayard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vives Fos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abba" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2000.881030" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077266v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350969v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414012v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reyal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Raulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio de Oliveira Jr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Francisco Galera Monico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00396265.2023.2169063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorelle Hilary Nguedjang Kouakeuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Solignac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3194905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Toutsop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Moudni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touz&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)SU.1943-5428.0000304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tene Deffo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsafack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaawan Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2894977" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8211;ange Raulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.03.051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRJXCG8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangbewende Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0103-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03183736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W6-201-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.12.103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-194F26SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Goula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khazaradze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottiaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH7RNR28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nop059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jarrousse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801992" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Lismonde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Godfroid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mirzaian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05562442v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gerville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8966" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tekieli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228317" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03980992v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Cattin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JISDM2022.2022.13671" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Armand Tene Deffo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060197v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-325-2020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tous Les Membres de L'Exp&#233;dition Ultima Patagonia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ligot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marguet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142362v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fayard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vives Fos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abba" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2000.881030" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077266v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04014517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godfrin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_11" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reyal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534071v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>