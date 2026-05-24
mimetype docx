--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -252,455 +252,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aging of FeCuNbSiB nanocrystalline materials under DC magnetic field</w:t>
+                <w:t xml:space="preserve">Liver X Receptors Enhance Epithelial to Mesenchymal Transition in Metastatic Prostate Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Saoudi</w:t>
+                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Morel</w:t>
+                <w:t xml:space="preserve">Angélique de Haze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ange Raulet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171799⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16162776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448201v1</w:t>
+                <w:t xml:space="preserve">hal-04995872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol Dietary Intake and Tumor Cell Homeostasis Drive Early Epithelial Tumorigenesis: A Potential Modelization of Early Prostate Tumorigenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal aging of FeCuNbSiB nanocrystalline materials under DC magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vialat</w:t>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Baabdaty</w:t>
+                <w:t xml:space="preserve">Marie Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Trousson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16112153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 592, pp.171799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625585v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver X Receptors Enhance Epithelial to Mesenchymal Transition in Metastatic Prostate Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesterol Dietary Intake and Tumor Cell Homeostasis Drive Early Epithelial Tumorigenesis: A Potential Modelization of Early Prostate Tumorigenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dallel</w:t>
+                <w:t xml:space="preserve">Elissa Baabdaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique de Haze</w:t>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Damon-Soubeyrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Renaud</w:t>
+                <w:t xml:space="preserve">Jean-Marc A Lobaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (16), pp.2776. </w:t>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.2153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers16162776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers16112153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995872v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative to derive ionospheric and tropospheric SSR corrections for PPP-RTK using adaptive constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Sergio de Oliveira Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Francisco Galera Monico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,360 +771,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Characterization of Magnetic Cores, Comparison to Finite Element Simulations: A Route for Dimensioning and Condition Monitoring</w:t>
+                <w:t xml:space="preserve">Characterization of Tensile Stress-Dependent Directional Magnetic Incremental Permeability in Iron-Cobalt Magnetic Sheet: Towards Internal Stress Estimation through Non-Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+                <w:t xml:space="preserve">Borel Toutsop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Solignac</w:t>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Sabariego</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mickael Lallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Tsafack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (16), pp.6296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3194905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22166296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836254v1</w:t>
+                <w:t xml:space="preserve">hal-03836244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Tensile Stress-Dependent Directional Magnetic Incremental Permeability in Iron-Cobalt Magnetic Sheet: Towards Internal Stress Estimation through Non-Destructive Testing</w:t>
+                <w:t xml:space="preserve">Internal Characterization of Magnetic Cores, Comparison to Finite Element Simulations: A Route for Dimensioning and Condition Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borel Toutsop</w:t>
+                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">Aurelie Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lallart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tsafack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (16), pp.6296. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22166296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2022.3194905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836244v1</w:t>
+                <w:t xml:space="preserve">hal-03836254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 563, pp.169986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1158,51 +1158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relation between GPS tropospheric gradients and the local topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafae Moudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1286,390 +1286,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive local magnetic hysteresis characterization of a ferromagnetic laminated core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+                <w:t xml:space="preserve">GNSS bas coût pour le positionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Solignac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260454v1</w:t>
+                <w:t xml:space="preserve">hal-04060180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
+                <w:t xml:space="preserve">Non-invasive local magnetic hysteresis characterization of a ferromagnetic laminated core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 527, pp.167783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.167783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028131v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS bas coût pour le positionnement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening for liver X receptor modulators: Where are we and for what use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Buñay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (16), pp.3277-3293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060180v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Compatibility among Network Adjustment Software: CoMeT, LGC, and Trinet+</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Madore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Rossitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tsafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,64 +2057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the remaining magnetization on the thermal ageing of high permeability nanocrystalline FeCuNbSiB alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie–ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2333,77 +2333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rambur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (9), </w:t>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2569,469 +2569,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Reliability and the Accuracy of Attitude Extracted from Visual Odometry for LIDAR Data Georeferencing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Magnetic properties evolution of a high permeability nanocrystalline FeCuNbSiB during thermal ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. He</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W6-201-2017⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (2), pp.20601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183736v1</w:t>
+                <w:t xml:space="preserve">hal-01900689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic ageing study of high and medium permeability nanocrystalline FeSiCuNbB alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 428, pp.260 - 268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.12.103⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 430, pp.94 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624337v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties evolution of a high permeability nanocrystalline FeCuNbSiB during thermal ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetic ageing study of high and medium permeability nanocrystalline FeSiCuNbB alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 428, pp.260 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.12.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900689v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal ageing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessing the Reliability and the Accuracy of Attitude Extracted from Visual Odometry for LIDAR Data Georeferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 430, pp.94 - 102. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XLII-2/W6, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W6-201-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624282v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTOR transcriptionally and post-transcriptionally regulates Npm1 gene expression to contribute to enhanced proliferation in cells with Pten inactivation</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosyne Lagrafeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lours-Calet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille de Joussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Loubeau-Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and behaviour of tropospheric gradients estimated by GPS in Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), 9065667 (5 p.). </w:t>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Behavior Representation Taking Into Account the Temperature of a Magnetic Nanocrystalline Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4398,51 +4398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,51 +4515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,518 +4897,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry of currents induced in the human body by ELF magnetic fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akt signaling pathway: a target for radiosensitizing human malignant glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
+                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Loubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vermot-Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321641011078490⟩</w:t>
+              <w:t xml:space="preserve">Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuonc/nop059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515690v1</w:t>
+                <w:t xml:space="preserve">hal-01636179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click Chelators – The Behavior of Platinum and Palladium Complexes in the Presence of Guanosine and DNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
+                <w:t xml:space="preserve">Numerical dosimetry of currents induced in the human body by ELF magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Maisonial</w:t>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Lemoine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp.1425-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321641011078490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201000183⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530546v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akt signaling pathway: a target for radiosensitizing human malignant glioma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Click Chelators – The Behavior of Platinum and Palladium Complexes in the Presence of Guanosine and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chautard</w:t>
+                <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Loubeau</w:t>
+                <w:t xml:space="preserve">Aurélie Maisonial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Tchirkov</w:t>
+                <w:t xml:space="preserve">Pascale Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chassagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Vermot-Desroches</w:t>
+                <w:t xml:space="preserve">Bernard Viossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.3513-3519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201000183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuonc/nop059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636179v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of copper(I)-NHC complexes against human tumor cells: induction of cell cycle arrest, apoptosis, and DNA cleavage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique de Haze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5459,90 +5459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-NHC complexes: a survey of anti-cancer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Teyssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jarrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chevry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5597,64 +5597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marthouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5707,772 +5707,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS estimates of ocean tide loading in NW-France: determination of ocean tide loading constituents and comparison with a recent ocean tide model</w:t>
+                <w:t xml:space="preserve">Ocean tide loading (OTL) displacements from global and local grids: comparisons to GPS estimates over the shelf of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
+                <w:t xml:space="preserve">S. A. Melachroinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouin</w:t>
+                <w:t xml:space="preserve">Richard Biancale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+                <w:t xml:space="preserve">M. Llubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+                <w:t xml:space="preserve">Félix Perosanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03734.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (6), pp.357- 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00190-007-0185-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00335909v1</w:t>
+                <w:t xml:space="preserve">insu-00352702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jöel Despain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 51, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00312919v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00347535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique monitoring of ocean tide loading in northern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPS estimates of ocean tide loading in NW-France: determination of ocean tide loading constituents and comparison with a recent ocean tide model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+                <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boy</w:t>
+                <w:t xml:space="preserve">M. Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amalvict</w:t>
+                <w:t xml:space="preserve">F. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 340 (6), pp.379- 389. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 173 (2), pp.444 à 458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03734.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00352759v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00335909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean tide loading (OTL) displacements from global and local grids: comparisons to GPS estimates over the shelf of Brittany, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-technique monitoring of ocean tide loading in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Llubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Florsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. A. Melachroinos</w:t>
+                <w:t xml:space="preserve">J.-P. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Biancale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Llubes</w:t>
+                <w:t xml:space="preserve">M. Amalvict</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Perosanz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lyard</w:t>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodesy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (6), pp.379- 389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00190-007-0185-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00352702v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00352759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Englacement, eustatisme et réajustements karstiques de la bordure sud de l'archipel de Madre de Dios (Patagonie, Province Ultima Esperanza, Chili)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Maire</w:t>
+                <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Brehier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Goyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.256-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/karst.2008.2619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00347535v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie du Dévoluy : La Souloise, les Gillardes et le puits des Bans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Lismonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertochio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6549,51 +6549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 320 (20), pp.Pages e992-e996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6652,51 +6652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing dynamic behavior of magnetic materials into a model of a switched reluctance motor drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6756,51 +6756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode originale de calcul hybride. « Eléments finis » - « Réseaux de réluctances »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-fed induction machine: converter optimisation and field oriented control without position sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Godfroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Albino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tekieli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gapillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2025 - Symposium de Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; UPS, Jul 2025, Toulouse, France</w:t>
@@ -7371,77 +7371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Magnetization State of FeCuNbSiB Nanocrystalline Materials During Thermal Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7466,103 +7466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive sensor patch for internal magnetic core characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sendai, Japan. </w:t>
@@ -7594,476 +7594,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hobléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Honiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials (SMM25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble (FRANCE), France</w:t>
+              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077252v1</w:t>
+                <w:t xml:space="preserve">hal-04346905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the dependence of the results on several network adjustment applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lösler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint International Symposium on Deformation Monitoring (JISDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Valencia, Spain. pp.69-77, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/JISDM2022.2022.13671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The subpolar karst of Madre de Dios (Magallanes, Patagonia, Chile): a masterpiece of the world geoheritage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic properties and Barkhausen noise evolution during FeSiCuNbB nanocrystalline material aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Speleology - UIS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Speleology (UIS), Jul 2022, Le Bourget-du-Lac, France. pp.55-58</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials (SMM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346905v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur pointes magnétiques imprimées: control en temps réel de l'état magnétique dans un circuit magnétique feuilleté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorelle Hilary Nguedjang Kouakeuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
@@ -8092,51 +8092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Combination of Psinsar and Gnss Techniques for Long-Term Bridge Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV ISPRS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Nice, France. pp.325-332, </w:t>
@@ -8252,77 +8252,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Armand Tene Deffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaawan Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tsafack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Joint MMM-Intermag, Jan 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8347,51 +8347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring ground deformation using Sentinel-1 PSInSAR and RTS measurements in the context of the Grand Paris Express project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Nahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8399,51 +8399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Joint International Symposium on Deformation Monitoring (JISDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Athens, Greece</w:t>
@@ -8466,437 +8466,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t>
+                <w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loup Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chaise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981840v1</w:t>
+                <w:t xml:space="preserve">hal-01800374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la variation des énergies d'anisotropie sur le vieillissement des nanocristallins FeCuNbSiB</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developpement d'un dispositif de mise en contraintes résiduelles par impulsion électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chazottes-Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983349v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of an Electromagnetic Peening Process on Mumetal Properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la variation des énergies d'anisotropie sur le vieillissement des nanocristallins FeCuNbSiB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Lekdim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800374v1</w:t>
+                <w:t xml:space="preserve">hal-02983349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions des propriétés magnétiques en fonction du vieillissement d'un nanocristallin haute perméabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,77 +8921,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of coating on nanocrystalline magnetic properties during high temperature thermal aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Lekdim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADVANCES IN MAGNETICS CONFERENCE (AIM) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9016,51 +9016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductance self-heating transient modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,77 +9137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de matériaux et composants magnétiques sous contrainte thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9243,381 +9243,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hoblea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t>
+              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829297v1</w:t>
+                <w:t xml:space="preserve">halsde-00966896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphosites of Madre de Dios island (Patagonia, Chile) : &amp;quot;marble glaciers&amp;quot;, painting caves and hydro-aeolian karst landform. A singular heritage unique in the world</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Messal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Geomorphology IAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00966896v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Economic Iron-Nickel-Chromium Alloys For High Sensitivity Electromagnetic Relay</w:t>
+                <w:t xml:space="preserve">Thermal Behavior of Iron-Nickel-Chromium Alloys and Correlation with Magnetic and Physical Properties- Part A: Static Effects Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Waeckerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PD5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086771v1</w:t>
+                <w:t xml:space="preserve">hal-00829297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost power and flow rates measurements in manufacturing plants</w:t>
               </w:r>
@@ -9763,51 +9763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Messal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9871,64 +9871,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilité spatiale des environnements quaternaires contraintes, echelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10091,64 +10091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Loading in Brittany, Northwest France: Impact of the GPS Analysis Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Melachroinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10216,51 +10216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenised magnetic diffusion: influence of the static hysteresis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10328,51 +10328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des crues souterraines des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10462,51 +10462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10600,51 +10600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10695,90 +10695,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t>
@@ -10820,51 +10820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetical behaviour representation taking into account the temperature of a magnetic nanocrystalline material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10945,90 +10945,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hoblea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
@@ -11051,588 +11051,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00540324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaï-Phuong Do</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t>
+              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424850v1</w:t>
+                <w:t xml:space="preserve">hal-00411172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Influence of Material Dynamic Hysteresis Modelling in Losses Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaï-Phuong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403901v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Qualification protocol for hysteresis model of magnetic materials in static and dynamic modes. Application in design software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaï-Phuong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403927v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic actuator to reduce vibration sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization and modelling of temperature influence on global magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Garrigues</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Soft Magnetic Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411172v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits and rules of use of a dynamic flux tube model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Goyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11657,51 +11657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climanthrope : caractérisation de l'effet de site dans l'enregistrement du signal climatique et anthropique dans les sédiments de grotte : de l'Actuel à la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11772,273 +11772,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00404675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en charge du réseau de la Luire (Vercors-France) : Enregistrements et implications géomorphologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marthouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydrogéologie Karstique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Numélec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142362v1</w:t>
+                <w:t xml:space="preserve">hal-00398518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation d'un disjoncteur différentiel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mises en charge du réseau de la Luire (Vercors-France) : Enregistrements et implications géomorphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Marthouret</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-77</w:t>
+              <w:t xml:space="preserve">Colloque Hydrogéologie Karstique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398518v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des outils de validation pour actionneurs à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12096,70 +12096,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t>
+                <w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12167,94 +12167,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381515v1</w:t>
+                <w:t xml:space="preserve">hal-01381619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of interturn defect in three phase system by studying hysteresis magnetic harmonics signatures</w:t>
+                <w:t xml:space="preserve">Fast and original modeling of actuators: example on a switched reluctance motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12262,379 +12262,379 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381619v1</w:t>
+                <w:t xml:space="preserve">hal-01381515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t>
+                <w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Numélec 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381652v1</w:t>
+                <w:t xml:space="preserve">hal-01381666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode originale de calcul hybride &amp;quot;éléments finis&amp;quot;-&amp;quot;réseaux de réluctances</w:t>
+                <w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Compumag 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381666v1</w:t>
+                <w:t xml:space="preserve">hal-01381637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled programming : Finite Elements - dynamical hysteresis flux tubes for non homogeneous circuit modeling</w:t>
+                <w:t xml:space="preserve">Mixed Programming : Finite elements - Magnetic Equivalent Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Saratoga Springs, United States</w:t>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381637v1</w:t>
+                <w:t xml:space="preserve">hal-01381652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ultra high speed switched reluctance motor drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12752,77 +12752,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging on the temperature dependence of FeCuSiNbB nanocrystalline alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Advances in Magnetics (AIM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Moena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12847,77 +12847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Properties Evolution During Thermal Ageing of High Permeability Nanocrystalline FeSiCuNbB Alloys Annealed with Longitudinal Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13262,51 +13262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13378,51 +13378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Subterranean Floods in Oceanic Subpolar Karst of Madre de Dios Archipelago (Patagonia, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13763,51 +13763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDE DE FABRICATION D'UN CAPTEUR DE CHAMP MAGNETIQUE ET CAPTEUR DE CHAMP MAGNETIQUE OBTENU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Reyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14157,51 +14157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Raulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio de Oliveira Jr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Francisco Galera Monico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00396265.2023.2169063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorelle Hilary Nguedjang Kouakeuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Solignac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3194905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Toutsop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Moudni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solignac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060180v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touz&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)SU.1943-5428.0000304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tene Deffo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsafack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaawan Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2894977" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8211;ange Raulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.03.051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRJXCG8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangbewende Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0103-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03183736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W6-201-2017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624337v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.12.103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160449" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.092" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-194F26SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Goula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khazaradze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottiaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH7RNR28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636179v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nop059" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jarrousse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801992" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Lismonde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Godfroid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mirzaian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05562442v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gerville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8966" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tekieli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228317" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03980992v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Cattin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JISDM2022.2022.13671" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Armand Tene Deffo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060197v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-325-2020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tous Les Membres de L'Exp&#233;dition Ultima Patagonia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ligot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marguet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142362v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fayard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vives Fos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abba" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2000.881030" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077266v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04014517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godfrin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_11" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reyal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534071v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dallel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despalles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tore" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00251-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04995872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouchareb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique de Haze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Damon-Soubeyrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16162776" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Saoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Raulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Lekdim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04625585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vialat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Baabdaty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Trousson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc A Lobaccaro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16112153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Sergio de Oliveira Jr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Francisco Galera Monico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00396265.2023.2169063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Toutsop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22166296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorelle Hilary Nguedjang Kouakeuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Solignac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2022.3194905" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2022.169986" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Moudni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solignac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.167783" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04028131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bu&#241;ay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Fouache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Joussineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15286" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Touz&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Cattin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)SU.1943-5428.0000304" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Tene Deffo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tsafack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaawan Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chazottes-Leconte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2894977" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8211;ange Raulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.03.051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQRJXCG8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bousset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rambur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bunay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19092545" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636877v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zangbewende Guy Ouedraogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Biau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-0103-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900689v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160449" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.12.103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03183736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. He" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W6-201-2017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Boudra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosyne Lagrafeuille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lours-Calet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau-Legros" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15384101.2016.1166319" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M&#252;ller-Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dedieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bpa.12254" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-194F26SP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01270741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ambrosino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anastasio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011969" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171752v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Feigl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Goula" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Khazaradze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092502v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottiaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fund" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.10.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH7RNR28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Messal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Waeckerle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2384004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729063v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2174345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Bui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742363v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2201735" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.15.225-239" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-PQPT46SQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ortega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9623" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chautard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loubeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tchirkov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chassagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vermot-Desroches" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nop059" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321641011078490" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027396203A3384C1DFFE75B24D3B5555455F3500/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chevry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Teyssot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lemoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viossat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201000183" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G25M6439-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352346v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jarrousse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaudoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200801992" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marthouret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.11.373-384" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VFP4ZZ3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Melachroinos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Biancale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Llubes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-007-0185-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-903CQHK5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347535v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brehier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;el Despain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2008.2619" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00335909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03734.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352759v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Florsch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amalvict" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.03.005" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2NJZG9N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312919v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Goyet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836816" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-XHTL6155-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Lismonde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertochio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.076" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NG2CT0N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862757" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.77-85" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2NT5FH3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477953v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Godfroid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mirzaian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kauffmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-epa:19981982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05562442v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gerville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8966" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ghibaudo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tekieli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Busier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gapillout" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207244v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228317" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04346905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Malard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03980992v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Cattin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/JISDM2022.2022.13671" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289745v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Armand Tene Deffo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060197v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tatin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-325-2020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04060210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800374v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sonde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Plantevin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chaise" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352290" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981840v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983349v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361679v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065330v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chailloux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00966896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086771v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829298v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00868383v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134878v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Melachroinos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734133v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623067v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tous Les Membres de L'Exp&#233;dition Ultima Patagonia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582552v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786540v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411172v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garrigues" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424850v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;-Phuong Do" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403901v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403927v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ligot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marguet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398518v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142362v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Codrut Visa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381619v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381515v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381637v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381652v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fayard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vives Fos" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abba" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2000.881030" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077266v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04014517v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Ferr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godfrin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_11" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reyal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534071v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nahmani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Panet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lecomte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>