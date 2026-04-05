--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1240,401 +1240,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté de Luxeuil et son expression diplomatique : à propos d’une charte épiscopale absente et d’un privilège pontifical encombrant (Jean IV, 640-642)</w:t>
+                <w:t xml:space="preserve">L’histoire : érudition, critique des sources et réflexion historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Bully, A. Dubreucq et A. Bully (dir.). </w:t>
+              <w:t xml:space="preserve">Patrick Henriet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colomban et son influence. Moines et monastères du haut Moyen Âge en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-259, 2018</w:t>
+              <w:t xml:space="preserve">L’école pratique des hautes études. Invention, érudition, innovation (1868-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Somogy, pp.326-333, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057008v1</w:t>
+                <w:t xml:space="preserve">hal-04057003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournures épistolaires et usages de la lettre : l’écriture administrative de Lambert évêque d’Arras (1093/94-1115)</w:t>
+                <w:t xml:space="preserve">Notule montoise : la charte de l’abbé Maieul de Cluny pour le Mont-Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Sirantoine (éd.). </w:t>
+              <w:t xml:space="preserve">P. Bauduin, G. Combalbert, A. Dubois, B. Garnier et C. Maneuvrier (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre diplomatique. écriture épistolaire et actes de la pratique dans l’Occident latin médiéval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annales de Normandie, pp.465-473, 2018, Cahiers des Annales de Normandie, 34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057014v1</w:t>
+                <w:t xml:space="preserve">hal-04057006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions</w:t>
+                <w:t xml:space="preserve">La liberté de Luxeuil et son expression diplomatique : à propos d’une charte épiscopale absente et d’un privilège pontifical encombrant (Jean IV, 640-642)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chantal Senséby (dir.). </w:t>
+              <w:t xml:space="preserve">S. Bully, A. Dubreucq et A. Bully (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écrit monastique dans l’espace ligérien (Xe-XIIIe siècle) : singularités, interférences et transferts documentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
+              <w:t xml:space="preserve">Colomban et son influence. Moines et monastères du haut Moyen Âge en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-259, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056999v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire : érudition, critique des sources et réflexion historiographique</w:t>
+                <w:t xml:space="preserve">Tournures épistolaires et usages de la lettre : l’écriture administrative de Lambert évêque d’Arras (1093/94-1115)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Henriet (dir.). </w:t>
+              <w:t xml:space="preserve">Hélène Sirantoine (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école pratique des hautes études. Invention, érudition, innovation (1868-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La lettre diplomatique. écriture épistolaire et actes de la pratique dans l’Occident latin médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.99-114, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.6822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057003v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notule montoise : la charte de l’abbé Maieul de Cluny pour le Mont-Saint-Michel</w:t>
+                <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Bauduin, G. Combalbert, A. Dubois, B. Garnier et C. Maneuvrier (éd.). </w:t>
+              <w:t xml:space="preserve">Chantal Senséby (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen. Recueil d’études en hommage à Véronique Gazeau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annales de Normandie, pp.465-473, 2018, Cahiers des Annales de Normandie, 34</w:t>
+              <w:t xml:space="preserve">L’écrit monastique dans l’espace ligérien (Xe-XIIIe siècle) : singularités, interférences et transferts documentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057006v1</w:t>
+                <w:t xml:space="preserve">hal-04056999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1890,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Grosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04254041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593807-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.122904" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Grosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04254041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593807-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.122904" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6822" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>