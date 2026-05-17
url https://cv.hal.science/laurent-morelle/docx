--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1386,182 +1386,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté de Luxeuil et son expression diplomatique : à propos d’une charte épiscopale absente et d’un privilège pontifical encombrant (Jean IV, 640-642)</w:t>
+                <w:t xml:space="preserve">Tournures épistolaires et usages de la lettre : l’écriture administrative de Lambert évêque d’Arras (1093/94-1115)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Bully, A. Dubreucq et A. Bully (dir.). </w:t>
+              <w:t xml:space="preserve">Hélène Sirantoine (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colomban et son influence. Moines et monastères du haut Moyen Âge en Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La lettre diplomatique. écriture épistolaire et actes de la pratique dans l’Occident latin médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.99-114, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.6822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057008v1</w:t>
+                <w:t xml:space="preserve">hal-04057014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournures épistolaires et usages de la lettre : l’écriture administrative de Lambert évêque d’Arras (1093/94-1115)</w:t>
+                <w:t xml:space="preserve">La liberté de Luxeuil et son expression diplomatique : à propos d’une charte épiscopale absente et d’un privilège pontifical encombrant (Jean IV, 640-642)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Morelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Sirantoine (éd.). </w:t>
+              <w:t xml:space="preserve">S. Bully, A. Dubreucq et A. Bully (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre diplomatique. écriture épistolaire et actes de la pratique dans l’Occident latin médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colomban et son influence. Moines et monastères du haut Moyen Âge en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-259, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cvz.6822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04057014v1</w:t>
+                <w:t xml:space="preserve">hal-04057008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
@@ -1890,51 +1890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Grosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04254041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593807-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.122904" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6822" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056988v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04253843v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Grosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04254041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Evrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593807-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.122904" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Sens&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057052v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.6822" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>