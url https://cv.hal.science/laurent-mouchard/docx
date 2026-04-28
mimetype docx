--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -1095,351 +1095,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+                <w:t xml:space="preserve">A fast and efficient algorithm for mapping short sequences to a reference genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solon Pissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.241-257</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468910v1</w:t>
+                <w:t xml:space="preserve">hal-00474820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and efficient algorithm for mapping short sequences to a reference genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms for mapping short degenerate and weighted sequences to a reference genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solon Pissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Accepted</w:t>
+              <w:t xml:space="preserve">International journal of computational biology and drug design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.385--397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474820v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for mapping short degenerate and weighted sequences to a reference genome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solon Pissis</w:t>
+                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of computational biology and drug design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (4), pp.385--397</w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.241-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474819v1</w:t>
+                <w:t xml:space="preserve">hal-00468910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Extended Suffix Array</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (2), pp.241--257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1527,230 +1527,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">efficient dynamic suffix array</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Salson</w:t>
+                <w:t xml:space="preserve">A Four-Stage Algorithm for Updating a Burrows-Wheeler Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.en révision</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (10), pp.4350-4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489336v1</w:t>
+                <w:t xml:space="preserve">hal-00469113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Four-Stage Algorithm for Updating a Burrows-Wheeler Transform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+                <w:t xml:space="preserve">efficient dynamic suffix array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (10), pp.4350-4359</w:t>
+              <w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.en révision</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469113v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A four-stage algorithm for updating a Burrows-Wheeler Tranform</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 410 (43), pp.4350--4359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1831,64 +1831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach to Pattern Matching in Degenerate DNA/RNA Sequences and Distributed Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1926,64 +1926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Repetitions in a Biological Weighted Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Perdikuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (5/6), pp.671--685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2181,51 +2181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Charlionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (7-8), pp.1466--1475</w:t>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. ...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up the detection of evolutive tandem repeats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2474,77 +2474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String Regularities with Don't Cares (extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Perdikuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Venter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.W. Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,77 +2863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed pattern matching using finite automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Melichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6 (2), pp.191-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2958,51 +2958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal forms of quasiperiodic strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 249 (2), pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3040,51 +3040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequences obtained from a series of permutations of borders and ultimately periodic words.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4 (3), pp.205-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3109,64 +3109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiperiodicity and string covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 218 (1), pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3347,471 +3347,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Strategies for the Dead-Zone String Matching Algorithm</w:t>
+                <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma via signaling switch of the urotensin II vasoactive peptide receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline W. Daykin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Groult</w:t>
+                <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guesnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+                <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Kleouforo Paul Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Prague Stringology Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.117--128</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Regulatory Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Acapulco, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956358v1</w:t>
+                <w:t xml:space="preserve">hal-02296705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPCR’s activity is controlled by Filamin A in glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleouforo Paul Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual meeting annuel GDR GPCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma via signaling switch of the urotensin II vasoactive peptide receptor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Strategies for the Dead-Zone String Matching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+                <w:t xml:space="preserve">Jacqueline W. Daykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mouchard</w:t>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Regulatory Peptides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Acapulco, Mexico</w:t>
+              <w:t xml:space="preserve">Proceedings of the Prague Stringology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic. pp.117--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296705v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-expression de la Filamine A dans les gliomes de haut grade - Rôle clé dans le switch invasif relayé par les récepteurs chimiotactiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleouforo Paul Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4206,273 +4206,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using belief function theory to deal with uncertainties and imprecisions in image processing</w:t>
+                <w:t xml:space="preserve">Segmentation of 18F-Miso PET images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xxxx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Molecular Imaging in Radiation Oncology (MIRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719671v1</w:t>
+                <w:t xml:space="preserve">hal-00719713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of 18F-Miso PET images</w:t>
+                <w:t xml:space="preserve">Using belief function theory to deal with uncertainties and imprecisions in image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Molecular Imaging in Radiation Oncology (MIRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">xxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719713v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using belief function theory to deal with uncertainties and imprecisions in image processing</w:t>
               </w:r>
@@ -4605,77 +4605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In International Conference on Molecular Imaging in Radiation Oncology (MIRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t>
@@ -4730,77 +4730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The annual meeting of The Society of Nuclear Medicine &amp; Molecular Imaging (SNMMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Miami, United States. suppl 1</w:t>
@@ -5227,64 +5227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Deauville, France</w:t>
@@ -5307,329 +5307,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'images basée sur la modélisation spatiale d'incertitudes et d'imprécisions par la théorie des fonctions de croyance</w:t>
+                <w:t xml:space="preserve">Modélisation et fusion d'images TEP par la théorie des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vera</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Talence, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660788v1</w:t>
+                <w:t xml:space="preserve">hal-00949702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et fusion d'images TEP par la théorie des fonctions de croyance</w:t>
+                <w:t xml:space="preserve">Fusion d'images basée sur la modélisation spatiale d'incertitudes et d'imprécisions par la théorie des fonctions de croyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949702v1</w:t>
+                <w:t xml:space="preserve">hal-00660788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average Complexity for Updating a Suffix Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London Stringology Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United Kingdom. Accepted</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5762,64 +5762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic range minimum queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,51 +5870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Dynamic Range Minimum Query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5978,64 +5978,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL: REad ALigner is an efficient short-read mapping tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Frousios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solon Pissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6099,64 +6099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding a Suffix Array Along a Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Al-Hafeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Smyth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6207,64 +6207,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REAL: An efficient REad ALigner for next generation sequencing reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Frousios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solon Pissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,151 +6309,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping uniquely occurring short sequences derived from high throughput technologies to a reference genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Daykin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">London String Days and London Algorithmics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Technology and Applications in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cyprus. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516719v1</w:t>
+                <w:t xml:space="preserve">hal-00474817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Burrows-Wheeler Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6495,182 +6512,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stringology Research Workshop 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping uniquely occurring short sequences derived from high throughput technologies to a reference genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Extended Suffix Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Salson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Technology and Applications in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cyprus. In press</w:t>
+              <w:t xml:space="preserve">London String Days and London Algorithmics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474817v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Suffix Array with experiments and a specific emphasis on LCP arrays</w:t>
               </w:r>
@@ -6764,77 +6764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical and efficient algorithms for degenerate and weighted sequences derived from high throughput sequencing technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlos Antoniou</w:t>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solon Pissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6872,64 +6872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel Algorithm for the Fixed-length Approximate String Matching Problem for High Throughput Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solon Pissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6993,51 +6993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Czech Republic. pp.13--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7170,64 +7170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern Matching in Degenerate DNA/RNA Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Rahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7265,64 +7265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Practical Exact and Approximate Pattern Matching in Protein Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inuka Jayasekera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7386,51 +7386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms. Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cs. Iliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXXX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Dhaka, Bangladesh. pp.109-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7494,64 +7494,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bakalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Christodoulakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Analysis and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Greece. pp.xxx-xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7602,51 +7602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,286 +7691,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the repetitions in a weighted sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A linear algorithm for the detection of evolutive tandem repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tsakalidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Prague, Czech Republic. pp.91-98</w:t>
+              <w:t xml:space="preserve">, 2003, Czech Republic. pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465096v1</w:t>
+                <w:t xml:space="preserve">hal-00465094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear algorithm for the detection of evolutive tandem repeats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Computing the repetitions in a weighted sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perdikuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsakalidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Czech Republic. pp.77-90</w:t>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic. pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465094v1</w:t>
+                <w:t xml:space="preserve">hal-00465096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String Regularities with don't cares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Perdikuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Otwock, Poland. pp.292-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8172,51 +8172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hurfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen Andonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saint Malo, France. pp.27-32</w:t>
@@ -8245,64 +8245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Max-Shift algorithm for approximate string matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Pinzón Ardila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8340,77 +8340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing repetitions in musical sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. J. Pinzón Ardila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8448,77 +8448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motif evolution in polyphonic musical sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8569,51 +8569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periods and quasiperiods characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Combinatorial Pattern Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.388-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8772,77 +8772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed string matching using finite automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Melichar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Australasian Workshop On Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Australia. pp.114-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8867,64 +8867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An O(n log n) Algorithm for Computing all Maximal Quasiperiodicities in Strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, New Zealand. pp.262-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8949,51 +8949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical decompositions of quasiperiodic words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Australasian Workshop On Combinatorial Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Australia. pp.74-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9018,51 +9018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the significance of biological sequences comparison score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First international Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Washington D.C., United States. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9119,103 +9119,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma enhance tumor proliferation and invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANOCEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
@@ -9244,90 +9244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamin A as an engine for glioblastoma proliferation/invasion switch mediated by chemokine activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.Paul Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9369,90 +9369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-expression de la Filamine A associée au profil mésenchymateux et à l’agressivité des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9494,90 +9494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma enhance tumor proliferation and invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9619,340 +9619,340 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembélé K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier. Guichet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées de l’Ecole Doctorale Biologie Intégrative, Santé et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337403v1</w:t>
+                <w:t xml:space="preserve">hal-02337457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembélé K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées de l’Ecole Doctorale Biologie Intégrative, Santé et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337457v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-expression de la Filamine A dans les gliomes de haut grade - Rôle clé dans le switch invasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembélé K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9988,346 +9988,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Chemotactic glioma cell migration and adhesion under control by Filamin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele Kleouforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual Meeting of GDR3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">21th Annual Meeting of the LARC-Neuroscience network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340224v1</w:t>
+                <w:t xml:space="preserve">hal-02340237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotactic glioma cell migration and adhesion under control by Filamin A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele Kleouforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Meeting of the LARC-Neuroscience network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">6th Annual Meeting of GDR3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340237v1</w:t>
+                <w:t xml:space="preserve">hal-02340224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of membrane GPCR signaling by Filamin A : implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele Kleouforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10369,90 +10369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of membrane GPCR signaling by Filamin A : implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele Kleouforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10494,90 +10494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of membrane GPCR signaling by Filamin A : implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele Kleouforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10619,90 +10619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of membrane GPCR signaling by filamin A: Implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele Kleouforo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10776,51 +10776,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Pattern Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunsoo Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11030,51 +11030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nato Book Series on Stringology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, King's College London Publications, pp.75-108, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11170,51 +11170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11249,51 +11249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpositions dans les séquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11311,77 +11311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing all motif occurrences in polyphonic musical sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11412,64 +11412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal computation of all the repetitions in a string</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Venkatesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11772,103 +11772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient pattern matching in degenerate strings with the Burrows-Wheeler transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline W. Daykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lecroq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12059,51 +12059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Daykin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guesnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.03.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon Pissis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Chae Na" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Min" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.02.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Barton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P. Pissis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0388-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perdikuri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsakalidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Place" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Istrail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Sutton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. ..." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Venter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mohamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Iliopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160213939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Adams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Myers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celera Genomics Corporation" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00669.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline W. Daykin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guesnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296659v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleouforo Paul Dembele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P Pissis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32152-3_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline de Boigrollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alatabbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33412-2_60" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frousios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tischler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Daykin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kourie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuka Jayasekera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Rahman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs. Iliopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arikat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakalis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Christodoulakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Place" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465079v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Paul Dembele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demb&#233;l&#233; K." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier. Guichet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337457v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele Kleouforo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340237v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956119v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Daykin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guesnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.03.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon Pissis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Chae Na" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Min" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.02.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Barton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P. Pissis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0388-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perdikuri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsakalidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Place" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Istrail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Sutton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. ..." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Venter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mohamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Iliopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160213939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Adams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Myers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celera Genomics Corporation" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00669.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleouforo Paul Dembele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline W. Daykin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guesnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P Pissis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32152-3_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline de Boigrollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alatabbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33412-2_60" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frousios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tischler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Daykin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kourie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuka Jayasekera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Rahman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs. Iliopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arikat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakalis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Christodoulakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Place" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465079v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Paul Dembele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demb&#233;l&#233; K." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier. Guichet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340237v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele Kleouforo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956119v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>