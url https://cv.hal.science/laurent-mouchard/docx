--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -4406,73 +4406,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xxxx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Advances in Intellingent and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.197-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719671v1</w:t>
+                <w:t xml:space="preserve">hal-00946162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using belief function theory to deal with uncertainties and imprecisions in image processing</w:t>
               </w:r>
@@ -4527,73 +4527,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Ruan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intellingent and Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France. pp.197-204</w:t>
+              <w:t xml:space="preserve">xxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946162v1</w:t>
+                <w:t xml:space="preserve">hal-00719671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of parametric images to support the segmentation of BTV from PET images using belielf function theory</w:t>
               </w:r>
@@ -7691,230 +7691,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear algorithm for the detection of evolutive tandem repeats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing the repetitions in a weighted sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Iliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perdikuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsakalidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Czech Republic. pp.77-90</w:t>
+              <w:t xml:space="preserve">, 2003, Prague, Czech Republic. pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465094v1</w:t>
+                <w:t xml:space="preserve">hal-00465096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the repetitions in a weighted sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A linear algorithm for the detection of evolutive tandem repeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Groult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tsakalidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prague Stringology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, Prague, Czech Republic. pp.91-98</w:t>
+              <w:t xml:space="preserve">, 2003, Czech Republic. pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465096v1</w:t>
+                <w:t xml:space="preserve">hal-00465094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String Regularities with don't cares</w:t>
               </w:r>
@@ -9113,51 +9113,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma enhance tumor proliferation and invasiveness</w:t>
+                <w:t xml:space="preserve">Re-expression de la Filamine A associée au profil mésenchymateux et à l’agressivité des glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
@@ -9171,344 +9171,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembele K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Mouchard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANOCEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335414v1</w:t>
+                <w:t xml:space="preserve">hal-02335549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filamin A as an engine for glioblastoma proliferation/invasion switch mediated by chemokine activities</w:t>
+                <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma enhance tumor proliferation and invasiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.Paul Dembele</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dembele K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mouchard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EANO annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">ANOCEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335365v1</w:t>
+                <w:t xml:space="preserve">hal-02335414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression de la Filamine A associée au profil mésenchymateux et à l’agressivité des glioblastomes</w:t>
+                <w:t xml:space="preserve">Filamin A as an engine for glioblastoma proliferation/invasion switch mediated by chemokine activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Dembele K.</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.Paul Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
+              <w:t xml:space="preserve">14th EANO annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335549v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-expression of the neurodevelopmental protein filamin A in glioblastoma enhance tumor proliferation and invasiveness</w:t>
               </w:r>
@@ -9738,277 +9738,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
+                <w:t xml:space="preserve">Re-expression de la Filamine A dans les gliomes de haut grade - Rôle clé dans le switch invasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembélé K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier. Guichet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la ANOCEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337403v1</w:t>
+                <w:t xml:space="preserve">hal-02337432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression de la Filamine A dans les gliomes de haut grade - Rôle clé dans le switch invasif</w:t>
+                <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dembélé K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la ANOCEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337432v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemotactic glioma cell migration and adhesion under control by Filamin A</w:t>
               </w:r>
@@ -10113,51 +10113,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
+                <w:t xml:space="preserve">Control of membrane GPCR signaling by Filamin A : implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
@@ -10192,97 +10192,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Annual Meeting of GDR3545</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">20ème Journée de l'Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340224v1</w:t>
+                <w:t xml:space="preserve">hal-02340433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of membrane GPCR signaling by Filamin A : implication in high-grade glioma development</w:t>
+                <w:t xml:space="preserve">Chemokine GPCR signalling is controlled by Filamin A: implication in high-grade glioma development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lecointre</w:t>
@@ -10317,73 +10317,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journée de l'Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">6th Annual Meeting of GDR3545</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340433v1</w:t>
+                <w:t xml:space="preserve">hal-02340224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of membrane GPCR signaling by Filamin A : implication in high-grade glioma development</w:t>
               </w:r>
@@ -12059,51 +12059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Daykin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guesnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.03.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon Pissis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Chae Na" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Min" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.02.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Barton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P. Pissis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0388-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perdikuri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsakalidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Place" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Istrail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Sutton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. ..." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Venter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mohamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Iliopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160213939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Adams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Myers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celera Genomics Corporation" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00669.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleouforo Paul Dembele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline W. Daykin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guesnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P Pissis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32152-3_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline de Boigrollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alatabbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33412-2_60" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frousios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tischler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Daykin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kourie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuka Jayasekera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Rahman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs. Iliopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arikat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakalis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Christodoulakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Place" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465094v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465079v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335365v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Paul Dembele" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335549v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demb&#233;l&#233; K." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier. Guichet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340237v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele Kleouforo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956119v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02113307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Daykin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Groult" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guesnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecroq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.03.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414839v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H&#233;liou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon Pissis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2019.104461" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894852v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joong Chae Na" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjoon Kim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Min" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heejin Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecroq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.02.020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine L&#233;onard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255499v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Salson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.07.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelandais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Barton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P. Pissis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-014-0388-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Salson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2011.01.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Iliopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474818v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;onard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leonard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rahman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perdikuri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsakalidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474808v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Place" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Charlionet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Istrail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Sutton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. ..." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Venter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mohamed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smyth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilios Cambouropoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas S. Iliopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160213939" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Adams" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Myers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celera Genomics Corporation" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norris" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alexandre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.00669.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mutel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lecointre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleouforo Paul Dembele" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mouchard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline W. Daykin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guesnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solon P Pissis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32152-3_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline de Boigrollier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bohn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523079v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alatabbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33412-2_60" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942172v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474822v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frousios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tischler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Hafeed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Daykin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kourie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516719v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474816v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inuka Jayasekera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474492v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Rahman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cs. Iliopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arikat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakalis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Christodoulakis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945731v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Place" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Charlionnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hurfin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Andonov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465087v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Pinz&#243;n Ardila" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465079v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venkatesh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Regnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335549v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele K." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335414v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Paul Dembele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335534v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demb&#233;l&#233; K." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337432v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02337403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier. Guichet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340237v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dembele Kleouforo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340433v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340224v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunsoo Park" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719642v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662194v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956119v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>