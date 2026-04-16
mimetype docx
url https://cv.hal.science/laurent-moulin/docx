--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Moulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOULIN Laurent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-Mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent.moulin@eaudeparis.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2017 : HDR Université Paris-Est (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2003 : Doctorat de Microbiologie, Université Paris XI, Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 : DEA de Microbiologie, INA-PG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1999 : Magistère de Biologie et Génétique Appliquée (BGA), Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1998 : Licence de Biochimie, Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2018 – Actuellement : Responsable pole R&D Eau de Paris. Gestion des laboratoires de recherche R&D Biologie et R&D Chimie-Process. Gestion du programme et de la politique de recherche, budgétaire et du personnel (10 permanents, 4 doctorants, plusieurs stagiaires et alternants) et responsable du laboratoire R&D Biologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2009 – 2018 : Responsable du laboratoire Recherche & Développement Biologie à Eau de Paris. Encadrement et gestion d’une équipe de recherche (chercheur, techniciens, doctorant, stagiaires). Les thématiques de recherche de l’équipe portent sur le risque sanitaire par l’étude des pathogènes à transmission hydriques (Cryptosporidium, Giardia, Toxoplasma, Mycobactéries, Amibes, Virus…). Nous étudions l’origine et le devenir de ces pathogènes dans les eaux brutes, les eaux en cours de potabilisation, ainsi que dans le réseau d’eau, principalement par des outils moléculaires innovants. Ces projets de recherche se traduisent par une forte activité de publication scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 – 2009 : Responsable du laboratoire Etude biologie au CRECEP. Mise en place du laboratoire, développement d’une activité de recherche (biofilm et diversité bactérienne) et analytique (virologie et parasitologie). 14 personnes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 : Ingénieur Spécialiste à Innogenetics, Mise en place des programmes de recherche et formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 – 2004 : Doctorant au Centre de Génétique Moléculaire du CNRS à Gif Sur Yvette : Implication de l’ADN Gyrase dans diffèrent mécanismes topologique et transcriptionels chez la bactérie E. coli.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De thèse (4 soutenues et 3 en cours) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Encadrement de la thèse de E. Richard (AgroParis Tech, Institut Pasteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Co-Encadrement de la thèse de P. Waldman (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Co-Encadrement de la thèse de Y. Perrin (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-encadrement de la thèse d’A. Roguet (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de V. Delafont, (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de B. Prevost (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-Encadrement de la thèse de N. Radomski, (Ecole des ponts, AP-HP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De Master 2 (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016 : Co-responsable du module Technique de l’eau (TECA) à L’école National des ponts et chaussés, Département Ville Environnement Transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2008 : Intervention en :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 SAGE (4h/an, Paris XII),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Toxicologie (4h/an, Agro-Paris Tech, jusqu’à 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 4e année de Pharmacie (4H/an, Paris V),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Biotechnologie (4h/an et membre du jury, UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Formateur en Microbiologie de l’eau à l’APTEN (6h/session, Poitiers),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016, Membre du CES Eau de l’ANSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Expert auprès de différents groupe de l’ANSES (GT Eau Grise, GT Légionnelles par PCRq, expertise pour le CES Biocides).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2012, Membre du CA de la Société Française de Microbiologie (SFM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Membre de la commission T90D de l’AFNOR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANR en 2011 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANSES en 2013 et 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Activité de « reviewers » ( Water Research, Applied Environmental Microbiology, TSM, WST, J Virol Method, BMC genomics, Water Health, Applied catalysis…) plus de 20 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Co-Organisation du congrès Microbes et Eau (SFM). 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités diverses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Groupe de travail de normalisation Rédaction norme T90-451(détection des entérovirus). Groupe de travail sur la norme XP T90-455 (détection des Cryptosporidium et Giardia). Groupe de travail sur la norme XP T90-500 (mise en place de méthode de confirmation alternatives, qPCR et MALDI TOF). Rédaction norme Mycobactéries dans l’eau (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Non tuberculosis Mycobacterial in a tapwater network, the role of amoeba MEWE 2016, Copenhage 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection des Virus dans l’eau ASSES 2016, Paris 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection et identification des amibes, MycoMed 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Pollution Virale en Ile de France, PIREN Seine 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Study of bacterial diversity inside amoeba reveal Mycobacteria-Amoebae interaction in hydric environment. 15e symposium international d’écologie microbienne, ISME - Séoul 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> les indicateurs de contamination fécale et leurs limites, 11eme congrès de la SFM, Lille 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Microbiome of free living amoebae isolated from drinking water 2nd Water Research conference Singapore 2013.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of low-pressure reverse osmosis membrane aging and heterogeneity on performance: A study of virus and microplastic retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Dam Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaudanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Bacterial Growth in Drinking Water Distribution Pipes as a Function of the Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17060835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of two concentration methods to detect and characterize bacteriophages and bacterial hosts from large drinking water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage passif couplée à l’analyse haute résolution pour le suivi de l’impact des aides agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Candido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen prioritisation for wastewater surveillance ahead of the Paris 2024 Olympic and Paralympic Games, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (28), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.28.2400231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04865544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Galharret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dhenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héberte Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disinfection agents and quantification of potentially viable Leptospira in fresh water samples using a highly sensitive integrity-qPCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251901. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03249529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciriac Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal survey of opportunistic premise plumbing pathogens in the Paris drinking water distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of drinking water: A full-scale spatio-temporal study to monitor water quality in the Paris distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods available for identification of Mycobacterium chimaera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Veziris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.409 - 413. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.382 - 392. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contamination related to anthropic activities. Characterization and remediation, 23 (7), pp. 6091-6101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of extended-spectrum β-lactamase-producing Escherichia coli strains in the wastewater of a French teaching hospital and relation to patient strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jarlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-016-0108-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Amoebae–Mycobacteria Association in Drinking Water Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.11872-11882. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5036255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of free-living amoebae isolated from drinking water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Brouke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (19), pp.6958-65. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NF/RO process for indirect potable reuse: interactions between micropollutants, micro-organisms and real MBR permeate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1-3), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2012.677507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of RO and NF processes for wastewater reuse: Tertiary treatment after a conventional activated sludge or a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 250 (2), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2008.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées épurées par association de procédés biologiques et membranaires - Programme PRECODD 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/water/2009004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité bactériophagique du réseau d’eau potable de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. NTM European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage water. A new resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the propagation of SARS CoV2 variants by tracking identified mutation in wastewater using specific RT-qPCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un déversement de temps de pluie sur les teneurs dissoutes et particulaires de micro-polluants et les bactéries indicatrices fécales en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Passerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Nouho Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Moulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOULIN Laurent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-Mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent.moulin@eaudeparis.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2017 : HDR Université Paris-Est (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2003 : Doctorat de Microbiologie, Université Paris XI, Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 : DEA de Microbiologie, INA-PG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1999 : Magistère de Biologie et Génétique Appliquée (BGA), Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1998 : Licence de Biochimie, Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2018 – Actuellement : Responsable pole R&D Eau de Paris. Gestion des laboratoires de recherche R&D Biologie et R&D Chimie-Process. Gestion du programme et de la politique de recherche, budgétaire et du personnel (10 permanents, 4 doctorants, plusieurs stagiaires et alternants) et responsable du laboratoire R&D Biologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2009 – 2018 : Responsable du laboratoire Recherche & Développement Biologie à Eau de Paris. Encadrement et gestion d’une équipe de recherche (chercheur, techniciens, doctorant, stagiaires). Les thématiques de recherche de l’équipe portent sur le risque sanitaire par l’étude des pathogènes à transmission hydriques (Cryptosporidium, Giardia, Toxoplasma, Mycobactéries, Amibes, Virus…). Nous étudions l’origine et le devenir de ces pathogènes dans les eaux brutes, les eaux en cours de potabilisation, ainsi que dans le réseau d’eau, principalement par des outils moléculaires innovants. Ces projets de recherche se traduisent par une forte activité de publication scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 – 2009 : Responsable du laboratoire Etude biologie au CRECEP. Mise en place du laboratoire, développement d’une activité de recherche (biofilm et diversité bactérienne) et analytique (virologie et parasitologie). 14 personnes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 : Ingénieur Spécialiste à Innogenetics, Mise en place des programmes de recherche et formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 – 2004 : Doctorant au Centre de Génétique Moléculaire du CNRS à Gif Sur Yvette : Implication de l’ADN Gyrase dans diffèrent mécanismes topologique et transcriptionels chez la bactérie E. coli.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De thèse (4 soutenues et 3 en cours) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Encadrement de la thèse de E. Richard (AgroParis Tech, Institut Pasteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Co-Encadrement de la thèse de P. Waldman (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Co-Encadrement de la thèse de Y. Perrin (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-encadrement de la thèse d’A. Roguet (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de V. Delafont, (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de B. Prevost (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-Encadrement de la thèse de N. Radomski, (Ecole des ponts, AP-HP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De Master 2 (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016 : Co-responsable du module Technique de l’eau (TECA) à L’école National des ponts et chaussés, Département Ville Environnement Transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2008 : Intervention en :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 SAGE (4h/an, Paris XII),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Toxicologie (4h/an, Agro-Paris Tech, jusqu’à 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 4e année de Pharmacie (4H/an, Paris V),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Biotechnologie (4h/an et membre du jury, UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Formateur en Microbiologie de l’eau à l’APTEN (6h/session, Poitiers),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016, Membre du CES Eau de l’ANSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Expert auprès de différents groupe de l’ANSES (GT Eau Grise, GT Légionnelles par PCRq, expertise pour le CES Biocides).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2012, Membre du CA de la Société Française de Microbiologie (SFM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Membre de la commission T90D de l’AFNOR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANR en 2011 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANSES en 2013 et 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Activité de « reviewers » ( Water Research, Applied Environmental Microbiology, TSM, WST, J Virol Method, BMC genomics, Water Health, Applied catalysis…) plus de 20 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Co-Organisation du congrès Microbes et Eau (SFM). 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités diverses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Groupe de travail de normalisation Rédaction norme T90-451(détection des entérovirus). Groupe de travail sur la norme XP T90-455 (détection des Cryptosporidium et Giardia). Groupe de travail sur la norme XP T90-500 (mise en place de méthode de confirmation alternatives, qPCR et MALDI TOF). Rédaction norme Mycobactéries dans l’eau (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Non tuberculosis Mycobacterial in a tapwater network, the role of amoeba MEWE 2016, Copenhage 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection des Virus dans l’eau ASSES 2016, Paris 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection et identification des amibes, MycoMed 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Pollution Virale en Ile de France, PIREN Seine 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Study of bacterial diversity inside amoeba reveal Mycobacteria-Amoebae interaction in hydric environment. 15e symposium international d’écologie microbienne, ISME - Séoul 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> les indicateurs de contamination fécale et leurs limites, 11eme congrès de la SFM, Lille 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Microbiome of free living amoebae isolated from drinking water 2nd Water Research conference Singapore 2013.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of low-pressure reverse osmosis membrane aging and heterogeneity on performance: A study of virus and microplastic retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Dam Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaudanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Bacterial Growth in Drinking Water Distribution Pipes as a Function of the Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17060835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of two concentration methods to detect and characterize bacteriophages and bacterial hosts from large drinking water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage passif couplée à l’analyse haute résolution pour le suivi de l’impact des aides agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Candido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen prioritisation for wastewater surveillance ahead of the Paris 2024 Olympic and Paralympic Games, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (28), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.28.2400231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04865544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Galharret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dhenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héberte Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disinfection agents and quantification of potentially viable Leptospira in fresh water samples using a highly sensitive integrity-qPCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251901. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03249529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciriac Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal survey of opportunistic premise plumbing pathogens in the Paris drinking water distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of drinking water: A full-scale spatio-temporal study to monitor water quality in the Paris distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods available for identification of Mycobacterium chimaera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Veziris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.409 - 413. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contamination related to anthropic activities. Characterization and remediation, 23 (7), pp. 6091-6101. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.382 - 392. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of extended-spectrum β-lactamase-producing Escherichia coli strains in the wastewater of a French teaching hospital and relation to patient strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jarlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-016-0108-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Amoebae–Mycobacteria Association in Drinking Water Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.11872-11882. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5036255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of free-living amoebae isolated from drinking water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Brouke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (19), pp.6958-65. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NF/RO process for indirect potable reuse: interactions between micropollutants, micro-organisms and real MBR permeate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1-3), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2012.677507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of RO and NF processes for wastewater reuse: Tertiary treatment after a conventional activated sludge or a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 250 (2), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2008.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées épurées par association de procédés biologiques et membranaires - Programme PRECODD 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/water/2009004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité bactériophagique du réseau d’eau potable de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. NTM European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage water. A new resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the propagation of SARS CoV2 variants by tracking identified mutation in wastewater using specific RT-qPCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un déversement de temps de pluie sur les teneurs dissoutes et particulaires de micro-polluants et les bactéries indicatrices fécales en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Passerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Nouho Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.moulin@eaudeparis.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taligrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dam Quang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaudanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Belkebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17060835" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00818-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03249529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veziris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0108-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lavison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.677507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVGS803-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masclet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2009004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADBEE918537914790C746ED85573FDFA0AA2270/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentayeb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passerat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Nouho Ouattara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.moulin@eaudeparis.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taligrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dam Quang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaudanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Belkebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17060835" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00818-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03249529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veziris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0108-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lavison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.677507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVGS803-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masclet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2009004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADBEE918537914790C746ED85573FDFA0AA2270/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260967v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentayeb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passerat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Nouho Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>