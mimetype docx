--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Moulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOULIN Laurent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-Mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent.moulin@eaudeparis.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2017 : HDR Université Paris-Est (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2003 : Doctorat de Microbiologie, Université Paris XI, Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 : DEA de Microbiologie, INA-PG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1999 : Magistère de Biologie et Génétique Appliquée (BGA), Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1998 : Licence de Biochimie, Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2018 – Actuellement : Responsable pole R&D Eau de Paris. Gestion des laboratoires de recherche R&D Biologie et R&D Chimie-Process. Gestion du programme et de la politique de recherche, budgétaire et du personnel (10 permanents, 4 doctorants, plusieurs stagiaires et alternants) et responsable du laboratoire R&D Biologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2009 – 2018 : Responsable du laboratoire Recherche & Développement Biologie à Eau de Paris. Encadrement et gestion d’une équipe de recherche (chercheur, techniciens, doctorant, stagiaires). Les thématiques de recherche de l’équipe portent sur le risque sanitaire par l’étude des pathogènes à transmission hydriques (Cryptosporidium, Giardia, Toxoplasma, Mycobactéries, Amibes, Virus…). Nous étudions l’origine et le devenir de ces pathogènes dans les eaux brutes, les eaux en cours de potabilisation, ainsi que dans le réseau d’eau, principalement par des outils moléculaires innovants. Ces projets de recherche se traduisent par une forte activité de publication scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 – 2009 : Responsable du laboratoire Etude biologie au CRECEP. Mise en place du laboratoire, développement d’une activité de recherche (biofilm et diversité bactérienne) et analytique (virologie et parasitologie). 14 personnes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 : Ingénieur Spécialiste à Innogenetics, Mise en place des programmes de recherche et formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 – 2004 : Doctorant au Centre de Génétique Moléculaire du CNRS à Gif Sur Yvette : Implication de l’ADN Gyrase dans diffèrent mécanismes topologique et transcriptionels chez la bactérie E. coli.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De thèse (4 soutenues et 3 en cours) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Encadrement de la thèse de E. Richard (AgroParis Tech, Institut Pasteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Co-Encadrement de la thèse de P. Waldman (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Co-Encadrement de la thèse de Y. Perrin (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-encadrement de la thèse d’A. Roguet (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de V. Delafont, (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de B. Prevost (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-Encadrement de la thèse de N. Radomski, (Ecole des ponts, AP-HP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De Master 2 (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016 : Co-responsable du module Technique de l’eau (TECA) à L’école National des ponts et chaussés, Département Ville Environnement Transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2008 : Intervention en :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 SAGE (4h/an, Paris XII),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Toxicologie (4h/an, Agro-Paris Tech, jusqu’à 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 4e année de Pharmacie (4H/an, Paris V),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Biotechnologie (4h/an et membre du jury, UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Formateur en Microbiologie de l’eau à l’APTEN (6h/session, Poitiers),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016, Membre du CES Eau de l’ANSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Expert auprès de différents groupe de l’ANSES (GT Eau Grise, GT Légionnelles par PCRq, expertise pour le CES Biocides).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2012, Membre du CA de la Société Française de Microbiologie (SFM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Membre de la commission T90D de l’AFNOR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANR en 2011 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANSES en 2013 et 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Activité de « reviewers » ( Water Research, Applied Environmental Microbiology, TSM, WST, J Virol Method, BMC genomics, Water Health, Applied catalysis…) plus de 20 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Co-Organisation du congrès Microbes et Eau (SFM). 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités diverses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Groupe de travail de normalisation Rédaction norme T90-451(détection des entérovirus). Groupe de travail sur la norme XP T90-455 (détection des Cryptosporidium et Giardia). Groupe de travail sur la norme XP T90-500 (mise en place de méthode de confirmation alternatives, qPCR et MALDI TOF). Rédaction norme Mycobactéries dans l’eau (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Non tuberculosis Mycobacterial in a tapwater network, the role of amoeba MEWE 2016, Copenhage 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection des Virus dans l’eau ASSES 2016, Paris 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection et identification des amibes, MycoMed 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Pollution Virale en Ile de France, PIREN Seine 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Study of bacterial diversity inside amoeba reveal Mycobacteria-Amoebae interaction in hydric environment. 15e symposium international d’écologie microbienne, ISME - Séoul 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> les indicateurs de contamination fécale et leurs limites, 11eme congrès de la SFM, Lille 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Microbiome of free living amoebae isolated from drinking water 2nd Water Research conference Singapore 2013.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of low-pressure reverse osmosis membrane aging and heterogeneity on performance: A study of virus and microplastic retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Dam Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaudanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Bacterial Growth in Drinking Water Distribution Pipes as a Function of the Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17060835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of two concentration methods to detect and characterize bacteriophages and bacterial hosts from large drinking water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage passif couplée à l’analyse haute résolution pour le suivi de l’impact des aides agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Candido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen prioritisation for wastewater surveillance ahead of the Paris 2024 Olympic and Paralympic Games, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (28), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.28.2400231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04865544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Galharret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dhenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héberte Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disinfection agents and quantification of potentially viable Leptospira in fresh water samples using a highly sensitive integrity-qPCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251901. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03249529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciriac Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal survey of opportunistic premise plumbing pathogens in the Paris drinking water distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of drinking water: A full-scale spatio-temporal study to monitor water quality in the Paris distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods available for identification of Mycobacterium chimaera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Veziris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.409 - 413. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contamination related to anthropic activities. Characterization and remediation, 23 (7), pp. 6091-6101. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.382 - 392. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of extended-spectrum β-lactamase-producing Escherichia coli strains in the wastewater of a French teaching hospital and relation to patient strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jarlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-016-0108-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Amoebae–Mycobacteria Association in Drinking Water Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.11872-11882. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5036255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of free-living amoebae isolated from drinking water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Brouke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (19), pp.6958-65. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NF/RO process for indirect potable reuse: interactions between micropollutants, micro-organisms and real MBR permeate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1-3), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2012.677507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of RO and NF processes for wastewater reuse: Tertiary treatment after a conventional activated sludge or a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 250 (2), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2008.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées épurées par association de procédés biologiques et membranaires - Programme PRECODD 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/water/2009004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité bactériophagique du réseau d’eau potable de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. NTM European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage water. A new resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the propagation of SARS CoV2 variants by tracking identified mutation in wastewater using specific RT-qPCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un déversement de temps de pluie sur les teneurs dissoutes et particulaires de micro-polluants et les bactéries indicatrices fécales en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Passerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Nouho Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Moulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOULIN Laurent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-Mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent.moulin@eaudeparis.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2017 : HDR Université Paris-Est (AgroParisTech)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2003 : Doctorat de Microbiologie, Université Paris XI, Mention très honorable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 : DEA de Microbiologie, INA-PG.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1999 : Magistère de Biologie et Génétique Appliquée (BGA), Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 1998 : Licence de Biochimie, Paris VII.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2018 – Actuellement : Responsable pole R&D Eau de Paris. Gestion des laboratoires de recherche R&D Biologie et R&D Chimie-Process. Gestion du programme et de la politique de recherche, budgétaire et du personnel (10 permanents, 4 doctorants, plusieurs stagiaires et alternants) et responsable du laboratoire R&D Biologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2009 – 2018 : Responsable du laboratoire Recherche & Développement Biologie à Eau de Paris. Encadrement et gestion d’une équipe de recherche (chercheur, techniciens, doctorant, stagiaires). Les thématiques de recherche de l’équipe portent sur le risque sanitaire par l’étude des pathogènes à transmission hydriques (Cryptosporidium, Giardia, Toxoplasma, Mycobactéries, Amibes, Virus…). Nous étudions l’origine et le devenir de ces pathogènes dans les eaux brutes, les eaux en cours de potabilisation, ainsi que dans le réseau d’eau, principalement par des outils moléculaires innovants. Ces projets de recherche se traduisent par une forte activité de publication scientifique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 – 2009 : Responsable du laboratoire Etude biologie au CRECEP. Mise en place du laboratoire, développement d’une activité de recherche (biofilm et diversité bactérienne) et analytique (virologie et parasitologie). 14 personnes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2005 : Ingénieur Spécialiste à Innogenetics, Mise en place des programmes de recherche et formation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 2000 – 2004 : Doctorant au Centre de Génétique Moléculaire du CNRS à Gif Sur Yvette : Implication de l’ADN Gyrase dans diffèrent mécanismes topologique et transcriptionels chez la bactérie E. coli.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De thèse (4 soutenues et 3 en cours) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 : Encadrement de la thèse de E. Richard (AgroParis Tech, Institut Pasteur)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2019 : Co-Encadrement de la thèse de P. Waldman (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2018 : Co-Encadrement de la thèse de Y. Perrin (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-encadrement de la thèse d’A. Roguet (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de V. Delafont, (CNRS/université Poitiers).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2015 : Co-Encadrement de la thèse de B. Prevost (Agroparis Tech, Ecole des ponts).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2010 : Co-Encadrement de la thèse de N. Radomski, (Ecole des ponts, AP-HP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Post-doctorat (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> De Master 2 (14)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016 : Co-responsable du module Technique de l’eau (TECA) à L’école National des ponts et chaussés, Département Ville Environnement Transport</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2008 : Intervention en :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 SAGE (4h/an, Paris XII),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Toxicologie (4h/an, Agro-Paris Tech, jusqu’à 2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 4e année de Pharmacie (4H/an, Paris V),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> M2 Biotechnologie (4h/an et membre du jury, UVSQ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Formateur en Microbiologie de l’eau à l’APTEN (6h/session, Poitiers),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités et Expertises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2016, Membre du CES Eau de l’ANSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Expert auprès de différents groupe de l’ANSES (GT Eau Grise, GT Légionnelles par PCRq, expertise pour le CES Biocides).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2012, Membre du CA de la Société Française de Microbiologie (SFM).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Depuis 2006, Membre de la commission T90D de l’AFNOR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANR en 2011 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Evaluation pour les appels d’offre de l’ANSES en 2013 et 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Activité de « reviewers » ( Water Research, Applied Environmental Microbiology, TSM, WST, J Virol Method, BMC genomics, Water Health, Applied catalysis…) plus de 20 articles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Co-Organisation du congrès Microbes et Eau (SFM). 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Activités diverses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Groupe de travail de normalisation Rédaction norme T90-451(détection des entérovirus). Groupe de travail sur la norme XP T90-455 (détection des Cryptosporidium et Giardia). Groupe de travail sur la norme XP T90-500 (mise en place de méthode de confirmation alternatives, qPCR et MALDI TOF). Rédaction norme Mycobactéries dans l’eau (en cours)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conférences récentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Non tuberculosis Mycobacterial in a tapwater network, the role of amoeba MEWE 2016, Copenhage 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection des Virus dans l’eau ASSES 2016, Paris 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Détection et identification des amibes, MycoMed 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Pollution Virale en Ile de France, PIREN Seine 2015, Paris 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Study of bacterial diversity inside amoeba reveal Mycobacteria-Amoebae interaction in hydric environment. 15e symposium international d’écologie microbienne, ISME - Séoul 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> les indicateurs de contamination fécale et leurs limites, 11eme congrès de la SFM, Lille 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Microbiome of free living amoebae isolated from drinking water 2nd Water Research conference Singapore 2013.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the membrane ultrafiltration process using machine learning: A decision making tool based on self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Teychene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.106787. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of low-pressure reverse osmosis membrane aging and heterogeneity on performance: A study of virus and microplastic retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Dam Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaudanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 376, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.133924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Bacterial Growth in Drinking Water Distribution Pipes as a Function of the Water Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Taligrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Monnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimaa Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w17060835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and comparison of two concentration methods to detect and characterize bacteriophages and bacterial hosts from large drinking water samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40793-025-00818-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie d’échantillonnage passif couplée à l’analyse haute résolution pour le suivi de l’impact des aides agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Candido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen prioritisation for wastewater surveillance ahead of the Paris 2024 Olympic and Paralympic Games, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriette de Valk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Zanetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (28), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.es.2024.29.28.2400231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04865544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadi Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Galharret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alpha to Omicron BA.2: New digital RT-PCR approach and challenges for SARS-CoV-2 VOC monitoring and normalization of variant dynamics in wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dhenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héberte Accrombessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 848, pp.157740. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disinfection agents and quantification of potentially viable Leptospira in fresh water samples using a highly sensitive integrity-qPCR assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Picardeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251901. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03249529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infectious diseases seen through wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.8-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2021.0881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dysbiosis and Dietary Manipulation on the Digestive Microbiota of a Detritivorous Arthropod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Depuydt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciriac Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9010148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic Organic Matter Promotes Coxsackievirus B5 Stabilization and Protection from Heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Environmental Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.118-129. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12560-019-09418-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’eau non potable parisien et valorisation des eaux d’exhaure, entre limites techniques et jeux d’acteurs complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Claire Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.131-153. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/201912131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal survey of opportunistic premise plumbing pathogens in the Paris drinking water distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (4), pp.687-694. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of drinking water: A full-scale spatio-temporal study to monitor water quality in the Paris distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hechard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 149, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Local and Regional Scales in Shaping Mycobacterial Abundance in Freshwater Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Therial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Varrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (4), pp.834-846. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1088-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods available for identification of Mycobacterium chimaera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lécorché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Veziris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.409 - 413. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2017.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.46270. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating exposure of pedestrians to airborne contaminants associated with non-potable water use for pavement cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Da</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Géhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contamination related to anthropic activities. Characterization and remediation, 23 (7), pp. 6091-6101. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.382 - 392. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative evaluation of extended-spectrum β-lactamase-producing Escherichia coli strains in the wastewater of a French teaching hospital and relation to patient strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jarlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (9), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13756-016-0108-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale survey of enteric viruses in river and waste water underlines the health status of the local population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (6), pp.970-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of enterovirus in environmental waters: A new optimized method compared to commercial real-time RT-qPCR kits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209, pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Amoebae–Mycobacteria Association in Drinking Water Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Mougari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.11872-11882. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5036255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiome of free-living amoebae isolated from drinking water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Brouke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (19), pp.6958-65. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atpE gene as a new useful specific molecular target to quantify Mycobacterium in environmental samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Veyrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.277. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00919416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NF/RO process for indirect potable reuse: interactions between micropollutants, micro-organisms and real MBR permeate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (1-3), pp.75 - 86. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2012.677507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycobacterium behavior in wastewater treatment plant, a bacterial model distinct from Escherichia coli and Enterococci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Betelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (12), pp.5380-6. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es104084c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of culture methods for isolation of nontuberculous mycobacteria from surface waters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (11), pp.3514-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02659-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a real-time qPCR method for detection and enumeration of Mycobacterium spp. in surface water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Haenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (21), pp.7348-51. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00942-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of RO and NF processes for wastewater reuse: Tertiary treatment after a conventional activated sludge or a membrane bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Lavison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 250 (2), pp.833-839. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2008.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réutilisation des eaux usées épurées par association de procédés biologiques et membranaires - Programme PRECODD 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Masclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/water/2009004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité Microbiologique des Eaux pluviales : Pathogènes & Matière Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Naloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la diversité bactériophagique du réseau d’eau potable de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Héchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascel Samba-Louaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Aucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. NTM European Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Jun 2018, Montigny-le-Bretonneux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus entériques : contamination environnementale et devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seepage water. A new resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Seidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bich-Thuy Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43 rd IAH Congress. Groundwater and society: 60 years of IAH.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral dynamics of the Seine River in Paris area: analysis of the climate impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Food and Environmental Virology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Corfu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection par séquençage à haut débit de pathogènes bactériens potentiels dans les lacs urbains en Ile-de-France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Maloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Bressy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche-Industrie : Management des ressources microbiennes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une méthode de détection des adénovirus dans les cours d'eau franciliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection methods to study non-tuberculous mycobacteria in aquatic systems facing global change pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Radomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cambau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Moilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION DES HABITATS FAVORABLES AUX MYCOBACTERIES NON TUBERCULEUSES DANS LES LACS URBAINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème Colloque de l'AFEM "Microbiologie environnementale : du gène à l'écosystème"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des virus entériques au sein d'usines de potabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Journées Franco-Maghrébines de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non-tuberculous mycobacteria reservoirs in urban lakes facing global change pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Boudhamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology: SAME13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of roof harvested rainwater from houses in Île-de-France area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Deroche Thi Le Nhung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gromaire Marie-Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Rainwater Catchment Systems Conference;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial sources tracking in recreational water in a leisure center.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thérial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise S. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Pluridisciplinaire Eau, Santé et Environnement 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Evry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the propagation of SARS CoV2 variants by tracking identified mutation in wastewater using specific RT-qPCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Wurtzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prunelle Waldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Berdalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05211102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un déversement de temps de pluie sur les teneurs dissoutes et particulaires de micro-polluants et les bactéries indicatrices fécales en Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bentayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Passerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Nouho Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.moulin@eaudeparis.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taligrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dam Quang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaudanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Belkebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17060835" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00818-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03249529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veziris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0108-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lavison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.677507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVGS803-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masclet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2009004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADBEE918537914790C746ED85573FDFA0AA2270/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260967v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentayeb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passerat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Nouho Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.moulin@eaudeparis.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884387v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106787" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taligrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Dam Quang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaudanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.133924" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05468497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Belkebir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17060835" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00818-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Candido" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couturier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04865544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Toro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette de Valk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Zanetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2024.29.28.2400231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03249529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourhy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251901" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bredon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Depuydt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brisson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciriac Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03982582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12560-019-09418-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Claire Trinh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/201912131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2019.04.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS8F7TBP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Roguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Catherine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1088-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;corch&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haenn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumanski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veziris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.07.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5062-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haenn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-016-0108-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prevost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Wurtzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00919416v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Radomski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-277" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cabassud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Lavison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2012.677507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Betelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es104084c" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02659-09" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00942-10" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Darras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2008.11.052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JVGS803-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masclet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/water/2009004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ADBEE918537914790C746ED85573FDFA0AA2270/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05557346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Goffin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Naloufi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711720v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bich-Thuy Trinh" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136163v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Maloufi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudhamane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Deroche Thi Le Nhung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Mohamed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gromaire Marie-Christine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulin Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260967v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594591v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentayeb" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passerat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Nouho Ouattara" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>