--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -680,754 +680,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How institutions shape individual motives for efficiency and equity: Evidence from distribution experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional and economic impact of five alternative front-of-pack nutritional labels: experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ambec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilel Rahali</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Advance Article (August), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbz037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166822v1</w:t>
+                <w:t xml:space="preserve">hal-02269574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic response: A key to understand how cheap talk works</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Doyon</w:t>
+                <w:t xml:space="preserve">« Warming is coming » : « Game of Thrones » est aussi une fable sur la menace climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics/Revue canadienne d'agroeconomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962802v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Warming is coming » : « Game of Thrones » est aussi une fable sur la menace climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Sebi</w:t>
+                <w:t xml:space="preserve">Strategic response: A key to understand how cheap talk works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics/Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cjag.12182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125614v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NutriScore : comment l’étiquetage des aliments est devenu prescriptif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How institutions shape individual motives for efficiency and equity: Evidence from distribution experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (August), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2019.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924515v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of different front-of-package nutrition labels on mortality from non-communicable chronic disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NutriScore : comment l’étiquetage des aliments est devenu prescriptif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190212v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental labelling and consumption changes: A food choice experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">Modelling the impact of different front-of-package nutrition labels on mortality from non-communicable chronic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania D’almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lacroix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (online 8 March), pp.871-897. </w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-019-00328-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12966-019-0817-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065189v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and economic impact of five alternative front-of-pack nutritional labels: experimental evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Environmental labelling and consumption changes: A food choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Advance Article (August), pp.1-34. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (online 8 March), pp.871-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbz037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-019-00328-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269574v1</w:t>
+                <w:t xml:space="preserve">hal-02065189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-mois comment tu consommes.... consommer à l'ère de l'industrie 4.0 [interview]</w:t>
               </w:r>
@@ -1489,161 +1489,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
+                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (10), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868342v1</w:t>
+                <w:t xml:space="preserve">hal-01779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of the healthiness evaluation processes of food labels</w:t>
               </w:r>
@@ -1757,745 +1757,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional Impacts of Fat Taxes and Thin Subsidies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecoj.12357⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (10), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799803v1</w:t>
+                <w:t xml:space="preserve">hal-01868342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des achats alimentaires en réponse à cinq logos nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (3), pp.129-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murmurer à l’oreille... de l’industriel ? L’économie expérimentale comme outil d’aide à la décision en entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributional Impacts of Fat Taxes and Thin Subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lesgards</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayson Lusk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (604), pp.2066 - 2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecoj.12357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01533368v1</w:t>
+                <w:t xml:space="preserve">hal-01799803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demain j'arrête le sucre [interview]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Murmurer à l’oreille... de l’industriel ? L’économie expérimentale comme outil d’aide à la décision en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulic Manon</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lesgards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.925-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163458v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait mieux ? [interview]</w:t>
+                <w:t xml:space="preserve">Demain j'arrête le sucre [interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine Paris</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulic Manon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(H)auteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 - Printemps 2017</w:t>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163415v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing fat and subsiding healthy eating widens inequality [interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brown J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economist -London- Economist Newspaper Limited-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si on mangeait mieux ? [interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Paris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">(H)auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 - Printemps 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779414v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping consumers with a front-of-pack label: Numbers or colors?</w:t>
               </w:r>
@@ -3023,553 +3023,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of a questionnaire measuring motives for choosing foods including sustainable concerns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
+                <w:t xml:space="preserve">Does Trust Mean Giving and not Risking? Experimental Evidence from the Trust Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Rahali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.12.205⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (5 / septembre-octobre), pp.701-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.255.0701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123305v1</w:t>
+                <w:t xml:space="preserve">hal-01226583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Trust Mean Giving and not Risking? Experimental Evidence from the Trust Game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Validity of a questionnaire measuring motives for choosing foods including sustainable concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, April 2015, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2014.12.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.255.0701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01226583v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P001: Validation d’un questionnaire mesurant les motivations des consommateurs lors d’achats alimentaires en tenant compte de la durabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing regulations to protect the commons: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70644-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (2), pp.219-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-013-9700-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845597v1</w:t>
+                <w:t xml:space="preserve">hal-01517242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing regulations to protect the commons: An experimental investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">P001: Validation d’un questionnaire mesurant les motivations des consommateurs lors d’achats alimentaires en tenant compte de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (Supplement 1), pp.Page S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70644-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-013-9700-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01517242v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des achats en réponse à l’apposition de différents logos d’évaluation nutritionnelle sur la face avant des emballages</w:t>
               </w:r>
@@ -3731,356 +3731,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation acceptable d’une ressource commune : une analyse expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Impacts des politiques de prix sur les choix de consommation des populations à faibles revenus. Une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654211v1</w:t>
+                <w:t xml:space="preserve">hal-02665793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Réglementation acceptable d’une ressource commune : une analyse expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190-191, pp.107-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecop.190.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2009.7999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799843v1</w:t>
+                <w:t xml:space="preserve">hal-02654211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des politiques de prix sur les choix de consommation des populations à faibles revenus. Une approche expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+                <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190-191, pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.190.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665793v1</w:t>
+                <w:t xml:space="preserve">hal-01799843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Behavior and Learning in Repeated Voluntary-Contribution Experiments</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des consommateurs en Finlande, France et Espagne sur les méthodes de reproduction et d'amélioration génétique en pisciculture</w:t>
+                <w:t xml:space="preserve">Is information about fish farming sufficient for European consumers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terhi Latvala</w:t>
@@ -4343,120 +4343,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Coast - The 19th French-Japanese Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489393v1</w:t>
+                <w:t xml:space="preserve">hal-04489390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is information about fish farming sufficient for European consumers ?</w:t>
+                <w:t xml:space="preserve">Perceptions des consommateurs en Finlande, France et Espagne sur les méthodes de reproduction et d'amélioration génétique en pisciculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terhi Latvala</w:t>
@@ -4464,83 +4451,96 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast - The 19th French-Japanese Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489390v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European consumers’ perception of fish farming and need for information</w:t>
               </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4699,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5882,51 +5882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie expérimentale pour l'étude des choix alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6040,243 +6040,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incentivized laboratory study of the nutritional impact of five front-of-pack nutritional labels</w:t>
+                <w:t xml:space="preserve">Observing the impact of various labels on food choices with laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Risk, Information, Language and Communication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Seminar in the Department of Agricultural Economics, University of Purdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, West Lafayette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965208v1</w:t>
+                <w:t xml:space="preserve">hal-02965258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the impact of various labels on food choices with laboratory experiments</w:t>
+                <w:t xml:space="preserve">An incentivized laboratory study of the nutritional impact of five front-of-pack nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar in the Department of Agricultural Economics, University of Purdue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, West Lafayette, United States</w:t>
+              <w:t xml:space="preserve">Workshop "Risk, Information, Language and Communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965258v1</w:t>
+                <w:t xml:space="preserve">hal-02965208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le comportement des consommateurs par l'économie expérimentale</w:t>
               </w:r>
@@ -6325,204 +6325,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer response to five front-of-pack nutritional labels: laboratory and field evidence</w:t>
+                <w:t xml:space="preserve">Nutrition and economic impact of 5 front-of-pack nutrition labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcelona GSE Summer Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Food and Health Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965184v1</w:t>
+                <w:t xml:space="preserve">hal-02965197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition and economic impact of 5 front-of-pack nutrition labels</w:t>
+                <w:t xml:space="preserve">Consumer response to five front-of-pack nutritional labels: laboratory and field evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Health Economics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Barcelona GSE Summer Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965197v1</w:t>
+                <w:t xml:space="preserve">hal-02965184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting Fast and Slow responses to nutritional labels</w:t>
               </w:r>
@@ -6538,686 +6538,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ASFEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFEE. Association Française d'Economie Expérimentale, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">15th EAAE Congress: "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists. EAAE, Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969457v1</w:t>
+                <w:t xml:space="preserve">hal-01969478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
+                <w:t xml:space="preserve">Eliciting Fast and Slow responses to nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe ALISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ivry-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">8th ASFEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFEE. Association Française d'Economie Expérimentale, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994531v1</w:t>
+                <w:t xml:space="preserve">hal-01969457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Behavioral &amp; Experimental Agri-environmental research Methodological Advancements &amp; Applications to Policy (CBEAR-MAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Shepherdstown, United States</w:t>
+              <w:t xml:space="preserve">Séminaire externe ALISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964764v1</w:t>
+                <w:t xml:space="preserve">hal-01994531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
+                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Experimental Economics of Food Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t>
+              <w:t xml:space="preserve">Conference on Behavioral &amp; Experimental Agri-environmental research Methodological Advancements &amp; Applications to Policy (CBEAR-MAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Shepherdstown, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965171v1</w:t>
+                <w:t xml:space="preserve">hal-02964764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incentivized laboratory study on the nutritional impact of five front-of-pack nutritional labels</w:t>
+                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire ALImentation et Sciences Sociales (ALISS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ivry, France</w:t>
+              <w:t xml:space="preserve">Behavioral and Experimental Economics of Food Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965269v1</w:t>
+                <w:t xml:space="preserve">hal-02965171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Fast and Slow responses to nutritional labels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An incentivized laboratory study on the nutritional impact of five front-of-pack nutritional labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EAAE Congress: "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists. EAAE, Aug 2017, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire ALImentation et Sciences Sociales (ALISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ivry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969478v1</w:t>
+                <w:t xml:space="preserve">hal-02965269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969789v1</w:t>
+                <w:t xml:space="preserve">hal-02964933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture et l’alimentation de demain : un retour aux sources ?</w:t>
+                <w:t xml:space="preserve">Impact des étiquetages nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science - Isère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Echirolles, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163550v1</w:t>
+                <w:t xml:space="preserve">hal-02964797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a social multiplier?</w:t>
               </w:r>
@@ -7374,342 +7374,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’agriculture et l’alimentation de demain : un retour aux sources ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science - Isère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793894v1</w:t>
+                <w:t xml:space="preserve">hal-02163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoppers' response to nutrition policies in framed-field experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances with Field Experiments (AFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964900v1</w:t>
+                <w:t xml:space="preserve">hal-01969789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des étiquetages nutritionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964797v1</w:t>
+                <w:t xml:space="preserve">hal-02793894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
+                <w:t xml:space="preserve">Shoppers' response to nutrition policies in framed-field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">Advances with Field Experiments (AFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964933v1</w:t>
+                <w:t xml:space="preserve">hal-02964900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
               </w:r>
@@ -7738,371 +7738,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE-AAEA Joint Seminar: “Consumer Behavior in a Changing World: Food, Culture, Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">6. International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145645v1</w:t>
+                <w:t xml:space="preserve">hal-02793354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Nutrition-Santé] Table ronde : Perspectives d'utilisation, quelles valeurs ajoutées pour l'industrie et la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes chercheurs du Département SAE2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium de restitution du projet d'innovation Bien-Etre par l'Alimentation - BALI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora, Sep 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793955v1</w:t>
+                <w:t xml:space="preserve">hal-02163579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Meeting on Experimental and Behavioral Social Sciences - IMEBSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l'IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096142v1</w:t>
+                <w:t xml:space="preserve">hal-02096174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793354v1</w:t>
+                <w:t xml:space="preserve">hal-02096132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir la planète : une question économique, sociale, culturelle ?</w:t>
               </w:r>
@@ -8151,826 +8138,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Experimental study on the impact of different formats of environmental front-facing labels for the contribution of food shopping carts by consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilel Rahali</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International conference on Life Cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096132v1</w:t>
+                <w:t xml:space="preserve">hal-02090664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilel Rahali</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l'IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes chercheurs du Département INRA-SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096174v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Nutrition-Santé] Table ronde : Perspectives d'utilisation, quelles valeurs ajoutées pour l'industrie et la santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'impact sur les choix des consommateurs de différents formats d'étiquetage environnemental apposés en face avant des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de restitution du projet d'innovation Bien-Etre par l'Alimentation - BALI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora, Sep 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée ADEME : "Empreinte carbone des organisations, des produits et des services : évaluer et agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME. Agence de l'Environnement et de la Maîtrise de l'Energie, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163579v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the impact of different formats of environmental front-facing labels for the contribution of food shopping carts by consumers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Life Cycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes chercheurs du Département SAE2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090664v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes chercheurs du Département INRA-SAE2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd International Meeting on Experimental and Behavioral Social Sciences - IMEBSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997681v1</w:t>
+                <w:t xml:space="preserve">hal-02096142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'impact sur les choix des consommateurs de différents formats d'étiquetage environnemental apposés en face avant des aliments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ADEME : "Empreinte carbone des organisations, des produits et des services : évaluer et agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME. Agence de l'Environnement et de la Maîtrise de l'Energie, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EAAE-AAEA Joint Seminar: “Consumer Behavior in a Changing World: Food, Culture, Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090702v1</w:t>
+                <w:t xml:space="preserve">hal-01145645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Food price policies improve diet quality while increasing socio-economic inequalities in nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE-AAEA Joint Seminar: “Consumer Behavior in a Changing World: Food, Culture, Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Congress Hidden Hunger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996823v1</w:t>
+                <w:t xml:space="preserve">hal-01190186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food price policies improve diet quality while increasing socio-economic inequalities in nutrition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress Hidden Hunger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">EAAE-AAEA Joint Seminar: “Consumer Behavior in a Changing World: Food, Culture, Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190186v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
               </w:r>
@@ -9051,90 +9051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Opticourses’ intervention, or how to improve nutritional quality of food purchases despite financial barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9170,312 +9170,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">NIBS 2015 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Network for Integrated Behavioural Science., Apr 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969675v1</w:t>
+                <w:t xml:space="preserve">hal-02793560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIBS 2015 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Network for Integrated Behavioural Science., Apr 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793560v1</w:t>
+                <w:t xml:space="preserve">hal-01969675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate</w:t>
+                <w:t xml:space="preserve">Elaboration d'un projet d'éco-conception. OCAD : une vision intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HEC Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Lausanne, Dec 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées jeunes chercheurs INRA-SAE2 : "Eco-conception"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997157v1</w:t>
+                <w:t xml:space="preserve">hal-01969688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du format d’étiquetage sur les comportements d’achats</w:t>
               </w:r>
@@ -9524,122 +9524,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un projet d'éco-conception. OCAD : une vision intégrative</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs INRA-SAE2 : "Eco-conception"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire HEC Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Lausanne, Dec 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969688v1</w:t>
+                <w:t xml:space="preserve">hal-01997157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10136,51 +10136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food price policies on daily food choices of low-income women, a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,51 +10263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie expérimentale : révéler les préférences et les facteurs de décision des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,51 +10371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling for Sustainable Food: The Consumer's Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,64 +10583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Price Policies May Improve Diet but Increase Socioeconomic Inequalities in Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10839,63 +10839,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des achats alimentaires en réponse à cinq logos nutritionnels. Projet LABEL4 [Communiqué de presse]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Etiquetage au service d’une alimentation durable : les consommateurs souhaitent plus d’informations, claires et fiables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10903,87 +10903,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163501v1</w:t>
+                <w:t xml:space="preserve">hal-02967263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiquetage au service d’une alimentation durable : les consommateurs souhaitent plus d’informations, claires et fiables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lacroix</w:t>
+                <w:t xml:space="preserve">Modification des achats alimentaires en réponse à cinq logos nutritionnels. Projet LABEL4 [Communiqué de presse]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10991,51 +10991,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967263v1</w:t>
+                <w:t xml:space="preserve">hal-02163501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11259,51 +11259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and economic impact of 5 alternative front-of-pack nutritional labels: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11553,51 +11553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental economics shows how food price policies may improve diet while increasing socioeconomic inequalities in nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11803,51 +11803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent would the poorest consumers nutritionally and socially benefit from a global food tax and subsidy reform ? A framed field experiment based on daily food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,90 +11895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -12150,51 +12150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiquetage au service d'une alimentation durable : le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12272,51 +12272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiquetage au service d'une alimentation durable : le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12394,64 +12394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Lab2Green. Une étude expérimentale de l'impact sur les choix des consommateurs des différents systèmes d'évaluation environnemental apposés en face avant des aliments. Rapport scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12792,51 +12792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA21B5CF"/>
+    <w:nsid w:val="7BFBC957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12940,51 +12940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="97EC0549"/>
+    <w:nsid w:val="370D864C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13174,51 +13174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.muller@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/laurent-muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12092870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bergeron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125614v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0817-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00328-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2017.1309820" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Lusk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12357" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulic Manon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Paris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown J." TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93976PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisung Jo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.07.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H01ZSQGS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.12.205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9KQ1RT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camillieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70644-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34WZD19C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.02.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9262-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sefton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steinberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vesterlund" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Tsamadou-Jacoberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Latvala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gaudeul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969789v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793354v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163579v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969675v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997157v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-47ZGVWLW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ghorbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gigandet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967263v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786620v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desorge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pernin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Potdevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178779v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Dupuis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Damois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Reboud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01907812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.muller@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/laurent-muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12092870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bergeron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0817-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00328-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2017.1309820" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Lusk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulic Manon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Paris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93976PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisung Jo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.07.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H01ZSQGS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.12.205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9KQ1RT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camillieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70644-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34WZD19C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.02.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9262-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sefton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steinberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vesterlund" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Tsamadou-Jacoberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Latvala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gaudeul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-47ZGVWLW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ghorbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gigandet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786620v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desorge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pernin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Potdevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178779v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Dupuis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Damois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Reboud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01907812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>