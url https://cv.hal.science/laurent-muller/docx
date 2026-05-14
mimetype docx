--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -680,754 +680,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and economic impact of five alternative front-of-pack nutritional labels: experimental evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Warming is coming » : « Game of Thrones » est aussi une fable sur la menace climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lacroix</w:t>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269574v1</w:t>
+                <w:t xml:space="preserve">hal-02125614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Warming is coming » : « Game of Thrones » est aussi une fable sur la menace climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic response: A key to understand how cheap talk works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Sebi</w:t>
+                <w:t xml:space="preserve">Maurice Doyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics/Revue canadienne d'agroeconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cjag.12182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125614v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic response: A key to understand how cheap talk works</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How institutions shape individual motives for efficiency and equity: Evidence from distribution experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Doyon</w:t>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Agricultural Economics/Revue canadienne d'agroeconomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cjag.12182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (August), pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962802v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How institutions shape individual motives for efficiency and equity: Evidence from distribution experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NutriScore : comment l’étiquetage des aliments est devenu prescriptif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166822v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NutriScore : comment l’étiquetage des aliments est devenu prescriptif</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the impact of different front-of-package nutrition labels on mortality from non-communicable chronic disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania D’almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-019-0817-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924515v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of different front-of-package nutrition labels on mortality from non-communicable chronic disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Environmental labelling and consumption changes: A food choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Touvier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (online 8 March), pp.871-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12966-019-0817-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-019-00328-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190212v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental labelling and consumption changes: A food choice experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional and economic impact of five alternative front-of-pack nutritional labels: experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (online 8 March), pp.871-897. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Advance Article (August), pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-019-00328-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbz037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065189v1</w:t>
+                <w:t xml:space="preserve">hal-02269574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-mois comment tu consommes.... consommer à l'ère de l'industrie 4.0 [interview]</w:t>
               </w:r>
@@ -1489,1013 +1489,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
+                <w:t xml:space="preserve">Neural correlates of the healthiness evaluation processes of food labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">M. Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Brunette</w:t>
+                <w:t xml:space="preserve">P. Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Heinzel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Muller</w:t>
+                <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (7), pp.467-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2017.1309820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779414v1</w:t>
+                <w:t xml:space="preserve">hal-01799934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of the healthiness evaluation processes of food labels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prevost</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hot</w:t>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (7), pp.467-477. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (10), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2017.1309820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799934v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction and Evaluation of a Prevention Program for Improving the Nutritional Quality of Food Purchases at No Additional Cost in a Socioeconomically Disadvantaged Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributional Impacts of Fat Taxes and Thin Subsidies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jayson Lusk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/cdn.117.001107⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (604), pp.2066 - 2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecoj.12357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868342v1</w:t>
+                <w:t xml:space="preserve">hal-01799803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification des achats alimentaires en réponse à cinq logos nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (3), pp.129-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional Impacts of Fat Taxes and Thin Subsidies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Murmurer à l’oreille... de l’industriel ? L’économie expérimentale comme outil d’aide à la décision en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lesgards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecoj.12357⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (5), pp.925-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799803v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murmurer à l’oreille... de l’industriel ? L’économie expérimentale comme outil d’aide à la décision en entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demain j'arrête le sucre [interview]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lesgards</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulic Manon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01533368v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demain j'arrête le sucre [interview]</w:t>
+                <w:t xml:space="preserve">Taxing fat and subsiding healthy eating widens inequality [interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulic Manon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brown J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 182</w:t>
+              <w:t xml:space="preserve">Economist -London- Economist Newspaper Limited-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163458v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxing fat and subsiding healthy eating widens inequality [interview]</w:t>
+                <w:t xml:space="preserve">Et si on mangeait mieux ? [interview]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brown J.</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economist -London- Economist Newspaper Limited-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">(H)auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 - Printemps 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163362v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on mangeait mieux ? [interview]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(H)auteurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163415v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping consumers with a front-of-pack label: Numbers or colors?</w:t>
               </w:r>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Trust Mean Giving and not Risking? Experimental Evidence from the Trust Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 125 (5 / septembre-octobre), pp.701-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3279,103 +3279,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing regulations to protect the commons: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (2), pp.219-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3731,356 +3731,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des politiques de prix sur les choix de consommation des populations à faibles revenus. Une approche expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+                <w:t xml:space="preserve">Réglementation acceptable d’une ressource commune : une analyse expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ambec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190-191, pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2009.7999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665793v1</w:t>
+                <w:t xml:space="preserve">hal-02654211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation acceptable d’une ressource commune : une analyse expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190-191, pp.107-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ecop.2009.7999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ecop.190.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654211v1</w:t>
+                <w:t xml:space="preserve">hal-01799843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Garapin</w:t>
+                <w:t xml:space="preserve">Impacts des politiques de prix sur les choix de consommation des populations à faibles revenus. Une approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799843v1</w:t>
+                <w:t xml:space="preserve">hal-02665793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Behavior and Learning in Repeated Voluntary-Contribution Experiments</w:t>
               </w:r>
@@ -4291,51 +4291,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is information about fish farming sufficient for European consumers ?</w:t>
+                <w:t xml:space="preserve">Perceptions des consommateurs en Finlande, France et Espagne sur les méthodes de reproduction et d'amélioration génétique en pisciculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terhi Latvala</w:t>
@@ -4343,107 +4343,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast - The 19th French-Japanese Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489390v1</w:t>
+                <w:t xml:space="preserve">hal-04489393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des consommateurs en Finlande, France et Espagne sur les méthodes de reproduction et d'amélioration génétique en pisciculture</w:t>
+                <w:t xml:space="preserve">Is information about fish farming sufficient for European consumers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terhi Latvala</w:t>
@@ -4451,96 +4464,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Coast - The 19th French-Japanese Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489393v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European consumers’ perception of fish farming and need for information</w:t>
               </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4699,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5049,51 +5049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Kause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5882,51 +5882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie expérimentale pour l'étude des choix alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6040,243 +6040,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the impact of various labels on food choices with laboratory experiments</w:t>
+                <w:t xml:space="preserve">An incentivized laboratory study of the nutritional impact of five front-of-pack nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar in the Department of Agricultural Economics, University of Purdue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, West Lafayette, United States</w:t>
+              <w:t xml:space="preserve">Workshop "Risk, Information, Language and Communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965258v1</w:t>
+                <w:t xml:space="preserve">hal-02965208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incentivized laboratory study of the nutritional impact of five front-of-pack nutritional labels</w:t>
+                <w:t xml:space="preserve">Observing the impact of various labels on food choices with laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Risk, Information, Language and Communication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Seminar in the Department of Agricultural Economics, University of Purdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, West Lafayette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965208v1</w:t>
+                <w:t xml:space="preserve">hal-02965258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le comportement des consommateurs par l'économie expérimentale</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Health Economics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6538,1178 +6538,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EAAE Congress: "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists. EAAE, Aug 2017, Parme, Italy</w:t>
+              <w:t xml:space="preserve">8th ASFEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFEE. Association Française d'Economie Expérimentale, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969478v1</w:t>
+                <w:t xml:space="preserve">hal-01969457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Fast and Slow responses to nutritional labels</w:t>
+                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ASFEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASFEE. Association Française d'Economie Expérimentale, Jun 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire externe ALISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ivry-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969457v1</w:t>
+                <w:t xml:space="preserve">hal-01994531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire externe ALISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ivry-sur-Seine, France</w:t>
+              <w:t xml:space="preserve">Conference on Behavioral &amp; Experimental Agri-environmental research Methodological Advancements &amp; Applications to Policy (CBEAR-MAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Shepherdstown, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994531v1</w:t>
+                <w:t xml:space="preserve">hal-02964764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
+                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Behavioral &amp; Experimental Agri-environmental research Methodological Advancements &amp; Applications to Policy (CBEAR-MAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Shepherdstown, United States</w:t>
+              <w:t xml:space="preserve">Behavioral and Experimental Economics of Food Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964764v1</w:t>
+                <w:t xml:space="preserve">hal-02965171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting fast and slow responses to nutritional labels</w:t>
+                <w:t xml:space="preserve">An incentivized laboratory study on the nutritional impact of five front-of-pack nutritional labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Experimental Economics of Food Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Autrans, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire ALImentation et Sciences Sociales (ALISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Ivry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965171v1</w:t>
+                <w:t xml:space="preserve">hal-02965269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incentivized laboratory study on the nutritional impact of five front-of-pack nutritional labels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting Fast and Slow responses to nutritional labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire ALImentation et Sciences Sociales (ALISS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Ivry, France</w:t>
+              <w:t xml:space="preserve">15th EAAE Congress: "Towards Sustainable Agri-Food Systems: Balancing between Markets and Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists. EAAE, Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965269v1</w:t>
+                <w:t xml:space="preserve">hal-01969478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
+                <w:t xml:space="preserve">Is there a social multiplier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964933v1</w:t>
+                <w:t xml:space="preserve">hal-02964920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des étiquetages nutritionnels</w:t>
+                <w:t xml:space="preserve">Strategic behavior; A key to understand how cheap talk works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Doyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964797v1</w:t>
+                <w:t xml:space="preserve">hal-02964944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a social multiplier?</w:t>
+                <w:t xml:space="preserve">L’agriculture et l’alimentation de demain : un retour aux sources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Fête de la Science - Isère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964920v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic behavior; A key to understand how cheap talk works</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maurice Doyon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964944v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture et l’alimentation de demain : un retour aux sources ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science - Isère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Echirolles, France</w:t>
+              <w:t xml:space="preserve">7. International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163550v1</w:t>
+                <w:t xml:space="preserve">hal-02793894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoppers' response to nutrition policies in framed-field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">Advances with Field Experiments (AFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969789v1</w:t>
+                <w:t xml:space="preserve">hal-02964900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a social multiplier? Peer effects, policy interventions, food consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des étiquetages nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference of the French Association of Experimental Economics - ASFEE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Economie Expérimentale (ASFEE). FRA., Jun 2016, Cergy, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793894v1</w:t>
+                <w:t xml:space="preserve">hal-02964797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoppers' response to nutrition policies in framed-field experiments</w:t>
+                <w:t xml:space="preserve">Environmental labelling and consumption changes: a food choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances with Field Experiments (AFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference of the French Association of Experimental Economics (ASFEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964900v1</w:t>
+                <w:t xml:space="preserve">hal-02964933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
               </w:r>
@@ -7859,90 +7859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires de l'IRSTEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7967,90 +7967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference of the French Association of Experimental Economics - ASFEE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Expérimentale. ASFEE, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8157,51 +8157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the impact of different formats of environmental front-facing labels for the contribution of food shopping carts by consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,51 +8360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'impact sur les choix des consommateurs de différents formats d'étiquetage environnemental apposés en face avant des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8550,90 +8550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations for efficiency and equity in the investment game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Rahali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting on Experimental and Behavioral Social Sciences - IMEBSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8747,230 +8747,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food price policies improve diet quality while increasing socio-economic inequalities in nutrition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress Hidden Hunger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">EAAE-AAEA Joint Seminar: “Consumer Behavior in a Changing World: Food, Culture, Society”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190186v1</w:t>
+                <w:t xml:space="preserve">hal-01996823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+                <w:t xml:space="preserve">Food price policies improve diet quality while increasing socio-economic inequalities in nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE-AAEA Joint Seminar: “Consumer Behavior in a Changing World: Food, Culture, Society”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy</w:t>
+              <w:t xml:space="preserve">2nd International Congress Hidden Hunger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996823v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate An experiment</w:t>
               </w:r>
@@ -9051,90 +9051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Opticourses’ intervention, or how to improve nutritional quality of food purchases despite financial barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Gaigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9360,286 +9360,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un projet d'éco-conception. OCAD : une vision intégrative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du format d’étiquetage sur les comportements d’achats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées jeunes chercheurs INRA-SAE2 : "Eco-conception"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Nutri-Débat 2014 : "La Nutrition mise à nu : dessous chics ou chocs ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutritionnellement, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969688v1</w:t>
+                <w:t xml:space="preserve">hal-02163599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du format d’étiquetage sur les comportements d’achats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Crosetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutri-Débat 2014 : "La Nutrition mise à nu : dessous chics ou chocs ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutritionnellement, Jan 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire HEC Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEC Lausanne, Dec 2014, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163599v1</w:t>
+                <w:t xml:space="preserve">hal-01997157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food labeling for human beings: The role of cognitive limits in the Guideline Daily Amount vs. Traffic Light debate</w:t>
+                <w:t xml:space="preserve">Elaboration d'un projet d'éco-conception. OCAD : une vision intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire HEC Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEC Lausanne, Dec 2014, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées jeunes chercheurs INRA-SAE2 : "Eco-conception"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997157v1</w:t>
+                <w:t xml:space="preserve">hal-01969688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10136,51 +10136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of food price policies on daily food choices of low-income women, a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,51 +10263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie expérimentale : révéler les préférences et les facteurs de décision des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,51 +10371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling for Sustainable Food: The Consumer's Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,64 +10583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Price Policies May Improve Diet but Increase Socioeconomic Inequalities in Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10845,51 +10845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiquetage au service d’une alimentation durable : les consommateurs souhaitent plus d’informations, claires et fiables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11259,51 +11259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and economic impact of 5 alternative front-of-pack nutritional labels: experimental evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Crosetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11553,51 +11553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental economics shows how food price policies may improve diet while increasing socioeconomic inequalities in nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11803,51 +11803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent would the poorest consumers nutritionally and socially benefit from a global food tax and subsidy reform ? A framed field experiment based on daily food intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,90 +11895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementation acceptable d'une ressource commune : une analyse expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Ambec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Garapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -12150,51 +12150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiquetage au service d'une alimentation durable : le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12272,51 +12272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiquetage au service d'une alimentation durable : le point de vue des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie A. M. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12407,51 +12407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12792,51 +12792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BFBC957"/>
+    <w:nsid w:val="19E9245E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12940,51 +12940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="370D864C"/>
+    <w:nsid w:val="F72793E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13174,51 +13174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.muller@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/laurent-muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12092870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz037" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125614v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bergeron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Doyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0817-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00328-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2017.1309820" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Lusk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12357" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0086" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulic Manon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown J." TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Paris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93976PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisung Jo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.07.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H01ZSQGS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.12.205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9KQ1RT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camillieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70644-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34WZD19C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.02.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9262-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665793v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sefton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steinberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vesterlund" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Tsamadou-Jacoberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Latvala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gaudeul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969457v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994531v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964933v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996823v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163599v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-47ZGVWLW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ghorbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gigandet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786620v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desorge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pernin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Potdevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178779v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Dupuis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Damois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Reboud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01907812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.muller@inrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/laurent-muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Crosetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.106825" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Level" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10061042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12092870" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bergeron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Doyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cjag.12182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Garapin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Rahali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2019.06.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania D&#8217;almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-019-0817-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-019-00328-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbz037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799934v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cousin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2017.1309820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/cdn.117.001107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799803v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Lusk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecoj.12357" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2017.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saulais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lesgards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulic Manon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brown J." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Paris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.03.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93976PN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jisung Jo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson L. Lusk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2016.07.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prevost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2016.01.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H01ZSQGS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.04.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Astruc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226583v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.255.0701" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camilleri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2014.12.205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG9KQ1RT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-013-9700-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Camillieri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70644-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34WZD19C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2012.02.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-010-9262-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2009.7999" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.190.0107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie A. M. Lacroix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sefton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steinberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vesterlund" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.09.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197975v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Tsamadou-Jacoberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Latvala" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gines" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Kause" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489362v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gaudeul" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994438v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965208v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964764v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965269v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964920v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964944v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bergeron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163550v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969789v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793894v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964900v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163523v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090664v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gomy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02090702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793955v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096142v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145645v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996823v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Gaigi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969675v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997157v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lecomte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996991v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799950v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574930v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000442069" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/OPS-47ZGVWLW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858971v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ghorbani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gigandet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967263v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479464v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805181v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823326v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500552v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786620v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desorge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pernin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Potdevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178779v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810274v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Dupuis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Damois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Reboud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01907812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>