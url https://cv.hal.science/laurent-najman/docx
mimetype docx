--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Najman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Approaches to Discrete Curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2184, 2017, Lecture Note in Mathematics, 978-3-319-58001-2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58002-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEDRAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1), 2014, Actes des rencontres du CIRM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique 2 : estimation, choix et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès / Lavoisier, pp.311, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent and Talbot Hugues. ISTE-Wiley, 507 p., 2010, 978-1-84821-215-2. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118600788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique 1 : approches déterministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès / Lavoisier, pp.260, 2008, 9782746218413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9082, Springer, 2015, Lecture Notes in Computer Science, 978-3-319-18720-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: 40 Years On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30, Springer, 10pp., 2005, Computational Imaging and Vision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Filtering and Segmentation with Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Schonfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 Number 7, pp.149, 2012, IEEE Journal of Selected Topics in Signal Processing, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2217593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on ISMM05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 (4), 10pp., 2007, Image and Vision Computing Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Retrofitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3771736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733511v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine crack cue for robust crack detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huachao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.112107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2025.112107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science: a Natural Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Moukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2025.104113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaning with trees: interpreting CNNs using hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log-normal Mutations and their Use in Detecting Surreptitious Fake Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Labiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual structure-aware image filterings for semi-supervised medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yepeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103364. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2024.103364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile Activation: Correcting a failure mode of traditional ML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehanshu Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of Interpretable Visual Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 661, pp.120159. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2024.120159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming gradient-based techniques into interpretable methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing hierarchies by their consistent segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeev Gutman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritvik Vij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lindenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01176-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633805v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Morse Functions and Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.787--801. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01157-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928064v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some equivalence relation between persistent homology and morphological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.807--824. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01104-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing hierarchies in scRNA-seq data using a density tree-biased autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Damrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Cerletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Claassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Issue Supplement_1, 38, pp.i316--i324. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136103v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Well-Composedness Implies Digital Well-Composedness in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Gonzalez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-021-01058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interactive Image Segmentation: Feature Space Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordão Bragantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre X Falcão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.108882. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2022.108882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105751v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplet-Watershed for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Applications of Power Watershed Optimization to Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.2337-2361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-021-00264-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated Watersheds, A Connected Variation of K-Means for Clustering GIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Soor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.626 - 636. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2019.2910147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Perfusion Simulation for Coronary Artery Disease: A Coupled Patient-Specific Multiscale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Papamanolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jaquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.1432-1447. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02681-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection with Component-Graphs in Multi-band Images: Application to Source Detection in Astronomical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Razim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Peletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.156482-156491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between Digital Well-Composedness and Well-Composedness in the Sense of Alexandrov on n-D Cubical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.1285-1333. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00988-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Properties of the First Non-Local Digitally Well-Composed Interpolation on n-D Cubical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.1256-1284. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00989-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya S Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.1195--1213. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00980-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516649v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graph-based hierarchical watersheds: theory and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Discrete Geometry for Computer Imagery 2019, 62 (5), pp.627-658. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00936-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping for PET image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.307-313. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of patient-specific cardiac vascular networks: a hybrid image-based and synthetic geometric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jaquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (4), pp.946-955. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2018.2865667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Theoretical Links Between Shortest Path Filters and Minimum Spanning Tree Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.745-762. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0866-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617799v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Isoperimetric Graph Partitioning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.50636 - 50649. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2901094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Make n-D Plain Maps defined on Discrete Surfaces Alexandrov-Well-Composed in a Self-dual Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.849-973. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00873-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds for Semi-Supervised Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (5), pp.720-724. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2905155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695384v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of combinations of hierarchical watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.513-520. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higra: Hierarchical Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil F. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.100335. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2019.100335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing non-significant regions in hierarchical clustering and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil Ferzoli Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.433-439. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical segmentations with graphs: quasi-flat zones, minimum spanning trees, and saliency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.479-502. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0768-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Well-Composedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.443-478. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Properties of Interpolations Using Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.2038 - 2048. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2018.2791566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484894v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Segmentation Using Tree-Based Shape Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (3), pp.457-469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2554550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the PowerWatershed framework thanks to Γ-convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.2275-2292. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1118580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-space for empty catheter segmentation in PCI fluoroscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Bacchuwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1612-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-wise Discriminative Subtree Selection for Texture Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takio Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisser Raytchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazufumi Kaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.13617 - 13634. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2725319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.246-261. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchizing graph-based image segmentation algorithms relying on region dissimilarity: the case of the Felzenszwalb-Huttenlocher method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio J. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Patrocinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342967v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Filtering on Tree-Based Shape-Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.1126 - 1140. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2015.2441070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical image simplification and segmentation based on Mumford-Shah-salient level line selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based mathematical morphology reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Morse Regions: A Topological Approach to Local Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.5612-5625. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Nets and Watershed Cuts for Real-Time Semantic Labeling of RGBD Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.3489−3511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional operators for mathematical morphology on simplicial complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapses and watersheds in pseudomanifolds of arbitrary dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.261-285. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0498-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Hierarchical Features for Scene Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (8), pp.1915 - 1929. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized evaluation framework for evaluating coronary artery stenosis detection, stenosis quantification and lumen segmentation algorithms in computed tomography angiography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Kirişli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Dharampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Meijboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.859-876. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2013.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological filtering on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.370-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Hue-Preserving Histogram Equalization Methods for Color Image Contrast Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), http://airccse.org/journal/jcsit/4512ijcsit19.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1651-1660. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Watersheds: A Unifying Graph Based Optimization Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1384-1399. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2010.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between hierarchical segmentations and ultrametric watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0259-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork 3D model database indexing and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (3), pp.588-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Continuous Maximal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.905-930. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100799186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of stent visualization enhancement in X-ray images by image processing means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete processing chain for ship detection using optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pecoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (22), pp.5837--5854. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2010.512310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Cuts: Thinnings, Shortest Path Forests, and Topological Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (5), pp.925-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of 4D cardiac MRI: automated method based on spatio-temporal watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (8), pp.1229-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Cuts: Minimum Spanning Forests and the Drop of Water Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (8), pp.1362-1374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted fusion graphs: merging properties and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (15), pp.3011-3027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion graphs: merging properties and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-histogram equalization methods for contrast enhancement and brightness preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.1186-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the component tree in quasi-linear time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3531-3539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds, mosaics and the emergence paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147 (2-3), pp.301-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-linear algorithms for the topological watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2-3), pp.231-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagnes Russes Algorithm for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48 (1), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crowd Simulation to Airbag Deployment: Particle Systems, a New Paradigm of Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (1), pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Saliency of Watershed Contours and Hierarchical Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (12), pp.1163-1173. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/34.546254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Operators Underlying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set Valued Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (2), pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Method for Mutational Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 196 (1), pp.814-822. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmaa.1995.1445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational equations of the morphological dilation tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.219 - 230. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01248373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algorithme des Montagnes Russes pour l'Optimisation Globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, I (319), pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed of a Continuous Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne de Partage des Eaux : Applications d'une Approche Continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (4), pp.261-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Face Sideviews to Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (4), pp.1037-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing gradient vector fields with Morse sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-Wide Traffic Volume Estimation from Speed Profiles using a Spatio-Temporal Graph Neural Network with Directed Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pirayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Intelligent Transportation Systems Society, Nov 2025, Gold Coast, Australia. pp.826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morse frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Brunetti; A. Frosini; S. Rinaldi, Apr 2024, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex optimization for binary tree-based transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Sallé de Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Srir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Florence, Italy. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Informed Graph Neural Network for Myocardial Perfusion Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Sallé de Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 7nd International Conference on Medical Imaging with Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. pp.276-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Transformation Driven by Active Contour for Class-Imbalanced Semi-Supervised Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yepeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinchi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lisbon (Portugal), Portugal. pp. 1966-1973, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM62325.2024.10822225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWMLP: Shared Weight Multilayer Perceptron for Car Trajectory Speed Prediction using Road Topographical Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chataignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of Split Invariant Equivariant representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fortieth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RankMe: Assessing the downstream performance of pretrained self-supervised representations by their rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall Balestriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fortieth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793283v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duality between contrastive and non-contrastive self-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2023 - Eleventh International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kigali, Rwanda. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2206.02574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685169v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients Intégrés Renforcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explain'AI - EGC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Vector Fields of Discrete Morse Functions and Watershed-cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2022 -- IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Baudrier; Benoît Naegel; Adrien Krähenbühl; Mohamed Tajine, Oct 2022, Strasbourg, France. pp.1--13, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in generative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Hosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston Massachusetts, France. pp.320-323, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3520304.3528992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual xAI techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Jeunes Chercheuses et Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Modélisation, de la Simulation et des Interactions [MSI], Jun 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Supervoxel Computation from Iterative Spanning Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Stephanie Jerônimo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Belèm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Patrocínio Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalence Relation between Morphological Dynamics and Persistent Homology in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGO: Multiband Astronomical Source Detection With Component-Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aku Venhola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.16-20, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D counter-example showing that DWCness does not imply CWCness in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Gonzalez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Image Analysis. IWCIA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51002-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheding hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalence Relation between Morphological Dynamics and Persistent Homology in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burgeth, Bernhard; Kleefeld, Andreas; Naegel, Benoît; Passat, Nicolas; Perret, Benjamin, 2019, Strasbourg, France. pp.57-68, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probabilities of hierarchical watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing hierarchical watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGCI2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Noisy-le-grand, France. pp.300-313, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hierarchy Simplification for Non-Significant Region Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Borlido Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbosa da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 32nd SIBGRAPI Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil. pp.100-107, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2019.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation 3D des lésions du lymphome à partir de descripteurs multimodaux TEP/TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR ISIS : "Segmentation d'images biomédicales : quels outils pour l'analyse des données massives, hétérogènes et multimodales ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending K-means to Preserve Spatial Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Soor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POWER SPECTRAL CLUSTERING ON HYPERSPECTRAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Forth Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Subtree Selection for NBI Endoscopic Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takio Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisser Raytchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazufumi Kaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV2016 workshop on Mathematical and Computational Methods in Biomedical Imaging and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.610 - 624, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54427-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of combinations of watershed hierarchiesvv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de A Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean S Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.133-145, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hierarchical watershed cut based on disturbed topographical surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carols Alberto F. Pimentel Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Albuquerque de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil F. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SIBGRAPI Conference on Graphics, Patterns and Images, SIBGRAPI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sao Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2016.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds on Hypergraphs for Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa R Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola R Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017 - 13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Composedness in Alexandrov Spaces Implies Digital Well-Composedness in $\mathbb {Z}^n$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.225-237, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-composedness in Alexandrov spaces implies digital well-composedness in Z^n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Gamma-Convergence for Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kropatsch, Walter G.; Artner, Nicole M.; Janusch, Ines, Sep 2017, Vienna, Austria. pp.185--196, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Hierarchical Video Cosegmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sebastiano Battiato; Giovanni Gallo; Raimondo Schettini; Filippo Stanco, Sep 2017, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68560-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real MRA to virtual MRA: Towards an open-source framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Armspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Athènes, France. pp.335-343, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46726-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the Number of Features for Improving Human Action Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Souza Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Kleber G. Do Parocinio Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SIBGRAPI Conference on Graphics, Patterns and Images (SIBGRAPI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sao Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2016.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Tree Filter: A Theoretical Framework Linking Shortest Path Filters and Minimum Spanning Tree Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.199-210, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the measurement of physiological parameters: a case study in the image analysis of cilia motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cilia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.446-457, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.633-644, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of Attributes and Saliency Maps on Tree-Based Image Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.693-704, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical image segmentation relying on a likelihood ratio test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil F. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Kleber Gonçalves Do Patrocinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make nD images Well-composed without interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Make nD Functions Digitally Well-Composed in a Self-dual Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.561-572, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.473-484, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New York, United States. pp.1118-1121, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Some Morphological Filters for Improving OCR Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mennillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New characterizations of minimum spanning trees and of saliency maps based on quasi-flat zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot,, May 2015, Reykjavik, Iceland. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Genericity: Writing Image Processing Algorithms Both Reusable and Efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayro-Corrochano, Eduardo and Hancock, Edwin, Nov 2014, Puerto Vallarta, Mexico. pp.70 - 79, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12568-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zürich, Switzerland. pp.203-218, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Floodings and Optimal Cuts in Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces des formes basés sur des arbres : définition et applications en traitement d'images et vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reims Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Disjoint Level Lines Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On making nD images well-composed by a self-dual local interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sienna, Italy. pp.320-331, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual reference shape based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.887 - 891, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-linear algorithm to compute the tree of shapes of n-D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient Level Lines Selection Using the Mumford-Shah Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive links between some morphological hierarchies on edge-weighted graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal graph-based video segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical video segmentation using an observation scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleber Jacques de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Albuquerque de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Kleber G. Do Patricio Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIBRAPI Conference on Graphics, Patterns and Images - SIPGRAPI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Arequipa, Peru. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2013.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid algorithm for automatic heart segmentation in CT angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Knoplioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing - ICIP'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2013 - 2016, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete set-valued continuity and interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two applications of shape-based morphology: blood vessels segmentation and a generalization of constrained connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.386-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with Kruskal: algorithms for morphological trees in edge-weighted graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Semantic Segmentation using depth information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Learning Representations (ICLR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Scottsdale, AZ, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche générique du logiciel pour le traitement d'images préservant les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Reusable Digital Geometry Algorithms in a Generic Image Processing Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WADGMM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.140-153, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32313-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear structure enhancement with the polygonal path image - Application to guide-wire segmentation in X-ray fluoroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33418-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based energy estimator: Application to object segmentation on the tree of shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1577-1580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid algorithm for automatic heart delineation in CT angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery - CARS'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.S37-S38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On morphological hierarchical representations for image processing and spatial data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on APPLICATIONS OF DISCRETE GEOMETRY AND MATHEMATICAL MORPHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.43-67, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32313-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical image segmentation algorithm based on an observation scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil Ferzoli Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshop, SSPR&amp;SPR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Japan. pp.116-125, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Parsing with Multiscale Feature Learning, Purity Trees, and Optimal Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Machine Learning (ICML 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Filtering in Shape Spaces: Applications using Tree-Based Image Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.485-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual constrained TV-based regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2011 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.945 - 948, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental algorithm for hierarchical minimum spanning forests and saliency of watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.272-283, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reconstruction using Power Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.381-392, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some morphological operators on simplicial complex spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete geometry for computer imagery (DGCI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.441--452, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Constantinidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Parallel Topological Watershed: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël van Neerbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.248-259, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Constantinidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Reusable Digital Geometry Algorithms in a Generic Image Processing Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Digital Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Design a Generic and Efficient Image Processing Framework: The Case of the Milena Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic diffusion using power watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4153-4156, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Morphological segmentation and the miccai LV-segmentation grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Marak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 Workshop on Cardiac MR Left Ventricle Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power watersheds: a new image segmentation framework extending graph cuts, random walker and optimal spanning forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computer Vision (ICCV'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.731-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIDD: automatic vessel of intervention dynamic detection in PCI procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Bacchuwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVII-Stent Workshop MICCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.136 - 157, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2009.934154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Image Segmentation Framework: Power Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of International Symposium on Mathematical Morphology (ISMM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some morphological operators in graph spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Mathematical Morphology (ISMM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.149-160, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapses and watersheds in pseudomanifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis (IWCIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena: Write Generic Morphological Algorithms Once, Run on Many Kinds of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Mathematical Morphology (ISMM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrametric watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Mathematical Morphology (ISMM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Matas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dokladalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising in watershed lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Image Processing (ICIP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, USA, France. pp.2196-2199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based 3D artwork indexing and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcoverro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Philipp-Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 3DTV-Con Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Istanbul, Turkey. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2008.4547891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based artwork indexing and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alcoverro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video (3DTV'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Istanbul, Turkey. pp.393 -396, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2008.4547891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On watershed cuts and thinnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.434-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Enhancement in Digital Imaging using Histogram Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Pappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Facon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII - Workshop of Theses and Dissertations / XXI Brazilian Symposium on Computer Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Campo Grande, Brazil, France. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.301-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D Component tree in linear time and space and its application to gray-level image multithresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Hue-Preserving Histogram Equalization Method for Color Image Enhancement using a Bayesian Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Systems, Signals and Image Processing (IWSSIP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Maribor, Slovenie, France. pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open, clinically-validated database of 3D+t cine-MR images of the left ventricle with associated manual and automated segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC/NA-MIC Workshop on Open Science at Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated, Accurate and Fast Segmentation of 4D Cardiac MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.474-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion graphs, region merging and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grayscale watersheds on perfect fusion graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.60-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate assessment of left ventricular function in infarct patients with fully automated 4D segmentation of complete short-axis cine-MRI dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dubois-Randé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies du Cøeur et des Vaisseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, France. pp.77-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated segmentation of 4D cardiac cine-MRI dataset in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dubois-Randé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies du Cøeur et des Vaisseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the topological watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.172-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: 40 Years On, Proceedings of the 7th International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mathematical morphology for document skew estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">procs. SPIE Document Recognition and Retrieval XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-linear algorithm for the component tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">procs. SPIE Vision Geometry XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed algorithms and contrast preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Title Block Location in Technical Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Technical Drawings using Title Block Structure Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.587-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Commercial OCR engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Operators Underlying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Applications to Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and geometrical corners by watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP'95 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.262-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational Equations of Morphological Dilation Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic hierarchical segmentation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its applications to Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Fontainebleau, France, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and some properties of the watershed of a continuous function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagnes Russes Algorithm for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque franco-allemand d'optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dijon, France, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Face Sideviews to Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and some properties of the watershed of a continuous function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its applications to Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Barcelona, Spain, France. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape‐based analysis on component‐graphs for multivalued image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folle Journée de l’Imagerie Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Graph Partitioning to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph partitionning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.249-274, 2013, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601181.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation, Minimum Spanning Tree and Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Najman and Hugues Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 229-261 (Chapter 9), 2013, 9781848212152 (Print). </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118600788.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short tour of mathematical morphology on edge and vertex weighted graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lezoray, O. and Grady, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing and Analysis with Graphs: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.141-174, 2012, Digital Imaging and Computer Vision, 9781439855072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du partitionnement de graphes à la segmentation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bichot Charles-Edmond, Siarry Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : optimisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.1-23, 2011, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded Segmentation Methods for Medical Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dougherty, Geoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.27-57, 2011, Biological and Medical Physics, Biomedical Engineering, 978-1-4419-9779-1. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9779-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of graph partitioning to image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-e. Bichot and P. Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.251-274, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Watersheds in discrete spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical morphology: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.81-107, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to measurement theory for image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical morphology: from theroy to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.111-131, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.3-33, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la mesure en analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talbot Hugues, Najman Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique 2 : estimation, choix et mise en øeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.23-43, 2010, IC2 - Signal et Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation cardiaque spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmentation cardiaque spatio-temporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences, 10pp., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du partitionnement de graphe à la segmentation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. E. Bichot and P. Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe. Optimisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2, série Informatique et Systèmes d'Information, Hermes-Lavoisier, pp.319-343, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D+t cardiac segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical morphology: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.389-394, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete region merging and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passare Mikael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Analysis and Digital Geometry. Proceedings from the Kiselmanfest, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Uppsala University, pp.199-222, 2009, Acta Universitatis Upsaliensis, 978-91-554-7672-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 - Ligne de partage des eaux dans les espaces discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique : approches déterministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences Publications, pp.123-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - Introduction à la morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique : approches déterministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.19-44, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation, arbre de poids minimum et hiérarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent &amp; Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique 1 : approches déterministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 203-236 (Chapitre 7), 2008, Traité IC2 signal et image, 978-2746218413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de documents : principes et évaluation des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Reyren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Hidoine; Jean-Claude Le Moal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques. Cours INRIA, octobre 2000, La Bresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, 35 p, 2000, 2-84365-044-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de documents: le point de vue de l'informaticien face à l'industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS editions, pp.53-98, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne de Partage des Eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt Michel, Mattioli Juliette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.121-140, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew detection in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 1 394 725 A1. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic table locating technique for documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bernard, L. Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2002154818 (A1). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of recognizing and indexing documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2806814 (A1). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Lightweight Multi-Scale Branching Encoder for Few-Shot Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriod Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Xavier Falcao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with Kruskal: algorithms for flat and hierarchical watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Found in Translation: semantic approaches for enhancing AI interpretability in face verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Doh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnostic latent diversity enhancement in generative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Dynamics for Improved Speed Prediction Deriving from Topographical GPS Registrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pirayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Human Concepts and Computer Vision for Explainable Face Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Doh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Regularising 1NN classifier for Improved Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving imbalanced predictions via a novel watershed-based oversampling method: Application to sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Ouchtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kassasseya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Bartolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivacyGAN: robust generative image privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Careil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Diffusion: Enhancing Image Diversity in Text-to-Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric point of view on the synchronization of three-Christoffel words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Tarsissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A.Menaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof of the Tree of Shapes in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Objective Optimization for Diverse Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Carraz Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rasoanaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kungurtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved estimation of the left ventricular ejection fraction using a combination of independent automated segmentation results in cardiovascular magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral BSDF Measurement using Computational Imaging Spectroradiometry within a Lambertian 3⁄4-of-a-Sphere (preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a mutual reference shape based on information theory and active contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds, minimum spanning forests, and the drop of water principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of the properties presented in the article &amp;quot;Watersheding hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris-Est, LIGM UMR CNRS 8049, France; ESIEE Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the equivalence between AWCness and DWCness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIGM - Laboratoire d'Informatique Gaspard-Monge; LRDE - Laboratoire de Recherche et de Développement de l'EPITA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological filters for OCR: a performance comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mennillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique: de la Segmentation d'Images à l'Analyse Multivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques [math.DS]. Université Paris Dauphine - Paris IX, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique, systèmes dynamiques et applications au traitement des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématique discrète [cs.DM]. Université de Marne la Vallée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00715406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Najman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern Approaches to Discrete Curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2184, 2017, Lecture Note in Mathematics, 978-3-319-58001-2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58002-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete curvature: theory and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Romon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEDRAM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3 (1), 2014, Actes des rencontres du CIRM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique 2 : estimation, choix et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès / Lavoisier, pp.311, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: from theory to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent and Talbot Hugues. ISTE-Wiley, 507 p., 2010, 978-1-84821-215-2. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118600788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique 1 : approches déterministes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès / Lavoisier, pp.260, 2008, 9782746218413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation - Synthèse de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, 254pp., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education France, pp.254, 2006, Synthex informatique, 2-7440-7193-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Atli Benediktsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Chanussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9082, Springer, 2015, Lecture Notes in Computer Science, 978-3-319-18720-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: 40 Years On</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30, Springer, 10pp., 2005, Computational Imaging and Vision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Issue on Filtering and Segmentation with Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junior Barrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Maragos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Schonfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 Number 7, pp.149, 2012, IEEE Journal of Selected Topics in Signal Processing, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2217593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue on ISMM05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ronse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 (4), 10pp., 2007, Image and Vision Computing Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Retrofitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Evolutionary Learning and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (1), pp.1-45. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3771736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733511v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine crack cue for robust crack detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huachao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 171, pp.112107. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2025.112107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169427v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science: a Natural Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Porcu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy El Moukari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2025.104113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaning with trees: interpreting CNNs using hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log-normal Mutations and their Use in Detecting Surreptitious Fake Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Labiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual structure-aware image filterings for semi-supervised medical image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yepeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.103364. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2024.103364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile Activation: Correcting a failure mode of traditional ML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snehanshu Saha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised discovery of Interpretable Visual Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 661, pp.120159. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2024.120159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190721v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing hierarchies by their consistent segmentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeev Gutman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ritvik Vij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lindenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-024-01176-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633805v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming gradient-based techniques into interpretable methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2024.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Morse Functions and Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65, pp.787--801. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-023-01157-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928064v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some equivalence relation between persistent homology and morphological dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64, pp.807--824. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-022-01104-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing hierarchies in scRNA-seq data using a density tree-biased autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Damrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Cerletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Claassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Issue Supplement_1, 38, pp.i316--i324. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btac249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136103v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Well-Composedness Implies Digital Well-Composedness in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Gonzalez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.131-150. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-021-01058-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03575456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Interactive Image Segmentation: Feature Space Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordão Bragantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre X Falcão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 131, pp.108882. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2022.108882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105751v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplet-Watershed for Hyperspectral Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3113721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171597v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Applications of Power Watershed Optimization to Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.2337-2361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjs/s11734-021-00264-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterated Watersheds, A Connected Variation of K-Means for Clustering GIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Soor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.626 - 636. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2019.2910147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial Perfusion Simulation for Coronary Artery Disease: A Coupled Patient-Specific Multiscale Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaros Papamanolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Jin Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jaquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.1432-1447. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10439-020-02681-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Detection with Component-Graphs in Multi-band Images: Application to Source Detection in Astronomical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Razim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Peletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.156482-156491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3128519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between Digital Well-Composedness and Well-Composedness in the Sense of Alexandrov on n-D Cubical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.1285-1333. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00988-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya S Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.1195--1213. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00980-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516649v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Properties of the First Non-Local Digitally Well-Composed Interpolation on n-D Cubical Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (9), pp.1256-1284. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-020-00989-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of graph-based hierarchical watersheds: theory and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Discrete Geometry for Computer Imagery 2019, 62 (5), pp.627-658. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00936-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping for PET image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.307-313. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2020.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of patient-specific cardiac vascular networks: a hybrid image-based and synthetic geometric model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Jaquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (4), pp.946-955. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2018.2865667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Theoretical Links Between Shortest Path Filters and Minimum Spanning Tree Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.745-762. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-018-0866-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617799v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.45-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2019-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695384v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds for Semi-Supervised Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (5), pp.720-724. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2019.2905155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Isoperimetric Graph Partitioning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.50636 - 50649. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2901094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Make n-D Plain Maps defined on Discrete Surfaces Alexandrov-Well-Composed in a Self-dual Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.849-973. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-019-00873-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higra: Hierarchical Graph Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil F. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.100335. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2019.100335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of combinations of hierarchical watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.513-520. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removing non-significant regions in hierarchical clustering and segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil Ferzoli Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.433-439. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2019.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305469v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical segmentations with graphs: quasi-flat zones, minimum spanning trees, and saliency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.479-502. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0768-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tutorial on Well-Composedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (3), pp.443-478. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-017-0769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear structure analysis by ranking the orientation responses of path operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (2), pp.304-317. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2017.2672972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Properties of Interpolations Using Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.2038 - 2048. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2018.2791566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484894v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Segmentation Using Tree-Based Shape Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (3), pp.457-469. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2016.2554550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale-space for empty catheter segmentation in PCI fluoroscopic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Bacchuwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11548-017-1612-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445849v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the PowerWatershed framework thanks to Γ-convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (4), pp.2275-2292. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1118580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-wise Discriminative Subtree Selection for Texture Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takio Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisser Raytchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazufumi Kaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.13617 - 13634. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2725319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D filtering of curvilinear structures by ranking the orientation responses of path operators (RORPO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing On Line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.246-261. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5201/ipol.2017.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchizing graph-based image segmentation algorithms relying on region dissimilarity: the case of the Felzenszwalb-Huttenlocher method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio J. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Patrocinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mathm-2017-0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342967v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Filtering on Tree-Based Shape-Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38 (6), pp.1126 - 1140. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2015.2441070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical image simplification and segmentation based on Mumford-Shah-salient level line selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2016.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional operators for mathematical morphology on simplicial complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A graph-based mathematical morphology reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.3-17. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Nets and Watershed Cuts for Real-Time Semantic Labeling of RGBD Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.3489−3511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-Based Morse Regions: A Topological Approach to Local Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (12), pp.5612-5625. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2364127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapses and watersheds in pseudomanifolds of arbitrary dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (3), pp.261-285. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0498-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual constrained TV-based regularization on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.246-1273. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120895068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Hierarchical Features for Scene Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (8), pp.1915 - 1929. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized evaluation framework for evaluating coronary artery stenosis detection, stenosis quantification and lumen segmentation algorithms in computed tomography angiography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Kirişli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. T. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Dharampal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. Meijboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (8), pp.859-876. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2013.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological filtering on graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (4), pp.370-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Hue-Preserving Histogram Equalization Methods for Color Image Contrast Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (5), http://airccse.org/journal/jcsit/4512ijcsit19.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1651-1660. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Watersheds: A Unifying Graph Based Optimization Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (7), pp.1384-1399. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2010.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artwork 3D model database indexing and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (3), pp.588-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00538470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence between hierarchical segmentations and ultrametric watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.231-247. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0259-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial Continuous Maximal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.905-930. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100799186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive study of stent visualization enhancement in X-ray images by image processing means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Funck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (4), pp.565-576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete processing chain for ship detection using optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pecoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (22), pp.5837--5854. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2010.512310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Cuts: Thinnings, Shortest Path Forests, and Topological Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (5), pp.925-939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of 4D cardiac MRI: automated method based on spatio-temporal watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Vision Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (8), pp.1229-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed Cuts: Minimum Spanning Forests and the Drop of Water Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (8), pp.1362-1374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted fusion graphs: merging properties and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 156 (15), pp.3011-3027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion graphs: merging properties and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1), pp.87-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-histogram equalization methods for contrast enhancement and brightness preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Consumer Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53 (3), pp.1186-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the component tree in quasi-linear time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (11), pp.3531-3539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds, mosaics and the emergence paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 147 (2-3), pp.301-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-linear algorithms for the topological watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2-3), pp.231-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagnes Russes Algorithm for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 48 (1), pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crowd Simulation to Airbag Deployment: Particle Systems, a New Paradigm of Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (1), pp.94-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Saliency of Watershed Contours and Hierarchical Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18 (12), pp.1163-1173. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/34.546254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Operators Underlying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Set Valued Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4 (2), pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler Method for Mutational Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 196 (1), pp.814-822. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmaa.1995.1445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational equations of the morphological dilation tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.219 - 230. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01248373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algorithme des Montagnes Russes pour l'Optimisation Globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, I (319), pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed of a Continuous Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-1684(94)90059-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ligne de Partage des Eaux : Applications d'une Approche Continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (4), pp.261-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Face Sideviews to Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Technique Thomson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (4), pp.1037-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing gradient vector fields with Morse sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Discrete Geometry and Mathematical Morphology (DGMM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Wilkinson; Jiri Kosinka, Nov 2025, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network-Wide Traffic Volume Estimation from Speed Profiles using a Spatio-Temporal Graph Neural Network with Directed Spatial Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni de Nunzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pirayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers Intelligent Transportation Systems Society, Nov 2025, Gold Coast, Australia. pp.826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convex optimization for binary tree-based transport networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Sallé de Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Srir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Florence, Italy. pp.217-228, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morse frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Brunetti; A. Frosini; S. Rinaldi, Apr 2024, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217818v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Informed Graph Neural Network for Myocardial Perfusion Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Sallé de Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sinclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of The 7nd International Conference on Medical Imaging with Deep Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. pp.276-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Transformation Driven by Active Contour for Class-Imbalanced Semi-Supervised Medical Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yepeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinchi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lisbon (Portugal), Portugal. pp. 1966-1973, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM62325.2024.10822225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-supervised learning of Split Invariant Equivariant representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fortieth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RankMe: Assessing the downstream performance of pretrained self-supervised representations by their rank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall Balestriero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fortieth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793283v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWMLP: Shared Weight Multilayer Perceptron for Car Trajectory Speed Prediction using Road Topographical Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chataignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Models and Technologies for Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nice, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duality between contrastive and non-contrastive self-supervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2023 - Eleventh International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Kigali, Rwanda. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2206.02574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685169v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients Intégrés Renforcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explain'AI - EGC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient Vector Fields of Discrete Morse Functions and Watershed-cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGMM 2022 -- IAPR Second International Conference on Discrete Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Étienne Baudrier; Benoît Naegel; Adrien Krähenbühl; Mohamed Tajine, Oct 2022, Strasbourg, France. pp.1--13, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-19897-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614850v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual xAI techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Jeunes Chercheuses et Chercheurs en Informatique Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Modélisation, de la Simulation et des Interactions [MSI], Jun 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness in generative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Hosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Carraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston Massachusetts, France. pp.320-323, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3520304.3528992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Supervoxel Computation from Iterative Spanning Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Stephanie Jerônimo de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Belèm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Patrocínio Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalence Relation between Morphological Dynamics and Persistent Homology in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology (DGMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGO: Multiband Astronomical Source Detection With Component-Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Xuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aku Venhola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Haigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2020 - IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.16-20, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D counter-example showing that DWCness does not imply CWCness in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Gonzalez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Image Analysis. IWCIA 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Novi Sad, Serbia. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51002-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheding hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Equivalence Relation between Morphological Dynamics and Persistent Homology in 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burgeth, Bernhard; Kleefeld, Andreas; Naegel, Benoît; Passat, Nicolas; Perret, Benjamin, 2019, Strasbourg, France. pp.57-68, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probabilities of hierarchical watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20867-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing hierarchical watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGCI2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Noisy-le-grand, France. pp.300-313, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Hierarchy Simplification for Non-Significant Region Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Borlido Barcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Barbosa da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 32nd SIBGRAPI Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Rio de Janeiro, Brazil. pp.100-107, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2019.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation 3D des lésions du lymphome à partir de descripteurs multimodaux TEP/TDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du GdR ISIS : "Segmentation d'images biomédicales : quels outils pour l'analyse des données massives, hétérogènes et multimodales ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending K-means to Preserve Spatial Connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampriti Soor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POWER SPECTRAL CLUSTERING ON HYPERSPECTRAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Forth Worth, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D lymphoma lesion segmentation from PET/CT characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Melbourne, Australia. pp.174-178, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic hierarchical watershed cut based on disturbed topographical surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carols Alberto F. Pimentel Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Albuquerque de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil F. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SIBGRAPI Conference on Graphics, Patterns and Images, SIBGRAPI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sao Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2016.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Subtree Selection for NBI Endoscopic Image Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsubasa Hirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takio Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisser Raytchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazufumi Kaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCV2016 workshop on Mathematical and Computational Methods in Biomedical Imaging and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.610 - 624, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54427-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of combinations of watershed hierarchiesvv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise S Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de A Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean S Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.133-145, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds on Hypergraphs for Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa R Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola R Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMM 2017 - 13th International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-composedness in Alexandrov spaces implies digital well-composedness in Z^n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Composedness in Alexandrov Spaces Implies Digital Well-Composedness in $\mathbb {Z}^n$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.225-237, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic Area-of-Motion characterization for Bio-Medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Hierarchical Video Cosegmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciele Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sebastiano Battiato; Giovanni Gallo; Raimondo Schettini; Filippo Stanco, Sep 2017, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68560-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Gamma-Convergence for Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kropatsch, Walter G.; Artner, Nicole M.; Janusch, Ines, Sep 2017, Vienna, Austria. pp.185--196, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427957v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria 3D PET image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Alvarez Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Romaniuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. pp.346-351, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the in-vivo automated assessment of nasal cilia mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Rhinologic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the Number of Features for Improving Human Action Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Souza Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Kleber G. Do Parocinio Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th SIBGRAPI Conference on Graphics, Patterns and Images (SIBGRAPI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Sao Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2016.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From real MRA to virtual MRA: Towards an open-source framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Armspach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Athènes, France. pp.335-343, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46726-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating the measurement of physiological parameters: a case study in the image analysis of cilia motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bequignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Tree Filter: A Theoretical Framework Linking Shortest Path Filters and Minimum Spanning Tree Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B S Daya Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.199-210, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of beating cilia with frequencies estimations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cilia 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2046-2530-4-S1-P85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Computation of Attributes and Saliency Maps on Tree-Based Image Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.693-704, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regionalized automated measurement of ciliary beating frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Puybareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, New-York, United States. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-based analysis on component-graphs for multivalued image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.446-457, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking orientation responses of path operators: Motivations, choices and algorithmics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Reykjavik, Iceland. pp.633-644, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to make nD images Well-composed without interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical image segmentation relying on a likelihood ratio test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil F. Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Kleber Gonçalves Do Patrocinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23234-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Make nD Functions Digitally Well-Composed in a Self-dual Way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.561-572, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Convex Analysis Meets Mathematical Morphology on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. pp.473-484, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchies et analyse dans l'espace des formes pour la segmentation des images de tomographie par émission de positons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Some Morphological Filters for Improving OCR Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mennillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and Its Applications to Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot, H., May 2015, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New characterizations of minimum spanning trees and of saliency maps based on quasi-flat zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Mathematical Morphology (ISMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benediktsson, J.A.; Chanussot, J.; Najman, L.; Talbot,, May 2015, Reykjavik, Iceland. pp.205-216, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18720-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchies and shape-space for PET image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New York, United States. pp.1118-1121, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2015.7164068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Genericity: Writing Image Processing Algorithms Both Reusable and Efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayro-Corrochano, Eduardo and Hancock, Edwin, Nov 2014, Puerto Vallarta, Mexico. pp.70 - 79, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12568-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zürich, Switzerland. pp.203-218, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10605-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Floodings and Optimal Cuts in Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces des formes basés sur des arbres : définition et applications en traitement d'images et vision par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular structure filtering by ranking orientation responses of path operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyssée Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reims Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meaningful Disjoint Level Lines Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On making nD images well-composed by a self-dual local interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IAPR International Conference, DGCI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sienna, Italy. pp.320-331, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09955-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutual reference shape based on information theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.887 - 891, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quasi-linear algorithm to compute the tree of shapes of n-D images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructive links between some morphological hierarchies on edge-weighted graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal graph-based video segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient Level Lines Selection Using the Mumford-Shah Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical video segmentation using an observation scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleber Jacques de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Albuquerque de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenilton Kleber G. Do Patricio Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIBRAPI Conference on Graphics, Patterns and Images - SIPGRAPI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Arequipa, Peru. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SIBGRAPI.2013.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete set-valued continuity and interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two applications of shape-based morphology: blood vessels segmentation and a generalization of constrained connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.386-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid algorithm for automatic heart segmentation in CT angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Knoplioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing - ICIP'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2013 - 2016, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Semantic Segmentation using depth information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Learning Representations (ICLR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Scottsdale, AZ, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with Kruskal: algorithms for morphological trees in edge-weighted graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Uppsala, Sweden. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche générique du logiciel pour le traitement d'images préservant les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On morphological hierarchical representations for image processing and spatial data clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Soille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on APPLICATIONS OF DISCRETE GEOMETRY AND MATHEMATICAL MORPHOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.43-67, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32313-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-based energy estimator: Application to object segmentation on the tree of shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1577-1580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid algorithm for automatic heart delineation in CT angiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pruvot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Assisted Radiology and Surgery - CARS'2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. pp.S37-S38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curvilinear structure enhancement with the polygonal path image - Application to guide-wire segmentation in X-ray fluoroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bismuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention - MICCAI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33418-4_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Reusable Digital Geometry Algorithms in a Generic Image Processing Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WADGMM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.140-153, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32313-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical image segmentation algorithm based on an observation scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Jamil Ferzoli Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko Kenmochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IAPR International Workshop, SSPR&amp;SPR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Japan. pp.116-125, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34166-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scene Parsing with Multiscale Feature Learning, Purity Trees, and Optimal Covers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lecun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Machine Learning (ICML 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological Filtering in Shape Spaces: Applications using Tree-Based Image Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongchao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan. pp.485-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Constantinidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual constrained TV-based regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics, Speech and Signal Processing (ICASSP), 2011 IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.945 - 948, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental algorithm for hierarchical minimum spanning forests and saliency of watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.272-283, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reconstruction using Power Watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.381-392, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some morphological operators on simplicial complex spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete geometry for computer imagery (DGCI'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.441--452, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Parallel Topological Watershed: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël van Neerbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wilkinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Mathematical Morphology (ISMM'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France. pp.248-259, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Constantinidès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00773261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Reusable Digital Geometry Algorithms in a Generic Image Processing Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Digital Geometry and Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How to Design a Generic and Efficient Image Processing Framework: The Case of the Milena Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing (ICIP'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic diffusion using power watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing (ICIP), 2010 17th IEEE International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China. pp.4153-4156, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOIDD: automatic vessel of intervention dynamic detection in PCI procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan Bacchuwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVII-Stent Workshop MICCAI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Quebec City, Canada. pp.136 - 157, </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2009.934154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Morphological segmentation and the miccai LV-segmentation grand challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Marak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2009 Workshop on Cardiac MR Left Ventricle Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power watersheds: a new image segmentation framework extending graph cuts, random walker and optimal spanning forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Computer Vision (ICCV'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. pp.731-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Image Segmentation Framework: Power Watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Grady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of International Symposium on Mathematical Morphology (ISMM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, France. pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some morphological operators in graph spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Mathematical Morphology (ISMM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.149-160, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapses and watersheds in pseudomanifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Combinatorial Image Analysis (IWCIA'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, France. pp.397-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrametric watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Mathematical Morphology (ISMM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena: Write Generic Morphological Algorithms Once, Run on Many Kinds of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Mathematical Morphology (ISMM'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Matas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Dokladalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grandpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising in watershed lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Conference on Image Processing (ICIP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, San Diego, USA, France. pp.2196-2199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based 3D artwork indexing and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alcoverro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Philipp-Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE 3DTV-Con Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Istanbul, Turkey. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2008.4547891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Enhancement in Digital Imaging using Histogram Equalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. L. Pappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Facon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII - Workshop of Theses and Dissertations / XXI Brazilian Symposium on Computer Graphics and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Campo Grande, Brazil, France. pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On watershed cuts and thinnings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.434-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Region-based artwork indexing and classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Alcoverro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philipp-Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3DTV Conference: The True Vision - Capture, Transmission and Display of 3D Video (3DTV'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Istanbul, Turkey. pp.393 -396, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3DTV.2008.4547891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.301-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Hue-Preserving Histogram Equalization Method for Color Image Enhancement using a Bayesian Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Facon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Systems, Signals and Image Processing (IWSSIP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Maribor, Slovenie, France. pp.433-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D Component tree in linear time and space and its application to gray-level image multithresholding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Menotti-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo de Albuquerque Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open, clinically-validated database of 3D+t cine-MR images of the left ventricle with associated manual and automated segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISC/NA-MIC Workshop on Open Science at Medical Image Computing and Computer-Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated, Accurate and Fast Segmentation of 4D Cardiac MR Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.474-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion graphs, region merging and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grayscale watersheds on perfect fusion graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.60-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate assessment of left ventricular function in infarct patients with fully automated 4D segmentation of complete short-axis cine-MRI dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dubois-Randé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies du Cøeur et des Vaisseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, -, France. pp.77-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated segmentation of 4D cardiac cine-MRI dataset in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Clément-Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dubois-Randé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies du Cøeur et des Vaisseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the topological watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.172-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaics and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: 40 Years On, Proceedings of the 7th International Symposium on Mathematical Morphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.187-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mathematical morphology for document skew estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">procs. SPIE Document Recognition and Retrieval XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.182-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-linear algorithm for the component tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">procs. SPIE Vision Geometry XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.98-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watershed algorithms and contrast preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML: Using Software Component Algebra for Intelligent Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Graphics Recognition - Algorithms and Applications - GREC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Kingston, Ontario, Canada. pp.211-221, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45868-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexing Technical Drawings using Title Block Structure Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.587-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Title Block Location in Technical Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an Experimental Setup for Intelligent Browsable Document Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition (GREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.312-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan-to-XML for Vector Graphics: an experimental setup for intelligent browsable document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Lamiroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ehrhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Quélain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IAPR International Workshop on Graphics Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kingston, Ontario, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Commercial OCR engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Document Analysis and Recognition (ICDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Operators Underlying Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Applications to Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France. pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and geometrical corners by watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP'95 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, France. pp.262-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definitions and some properties of the watershed of a continuous function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational Equations of Morphological Dilation Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mattioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its Application to Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic hierarchical segmentation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its applications to Signal Processing II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Fontainebleau, France, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montagnes Russes Algorithm for Global Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque franco-allemand d'optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dijon, France, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Face Sideviews to Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and some properties of the watershed of a continuous function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology and its applications to Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Barcelona, Spain, France. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape‐based analysis on component‐graphs for multivalued image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Naegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Passat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folle Journée de l’Imagerie Nantaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation, Minimum Spanning Tree and Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Najman and Hugues Talbot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 229-261 (Chapter 9), 2013, 9781848212152 (Print). </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118600788.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Graph Partitioning to Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph partitionning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.249-274, 2013, </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118601181.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short tour of mathematical morphology on edge and vertex weighted graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lezoray, O. and Grady, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Processing and Analysis with Graphs: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.141-174, 2012, Digital Imaging and Computer Vision, 9781439855072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du partitionnement de graphes à la segmentation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bichot Charles-Edmond, Siarry Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe : optimisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.1-23, 2011, Traité IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeded Segmentation Methods for Medical Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dougherty, Geoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.27-57, 2011, Biological and Medical Physics, Biomedical Engineering, 978-1-4419-9779-1. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-9779-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of graph partitioning to image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.-e. Bichot and P. Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph Partitioning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - John Wiley &amp; Sons, pp.251-274, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 3 - Watersheds in discrete spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical morphology: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.81-107, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to measurement theory for image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical morphology: from theroy to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.111-131, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Mathematical Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Morphology: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.3-33, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la mesure en analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Talbot Hugues, Najman Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique 2 : estimation, choix et mise en øeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes - Lavoisier, pp.23-43, 2010, IC2 - Signal et Image</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du partitionnement de graphe à la segmentation d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Nakib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. . Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. E. Bichot and P. Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partitionnement de graphe. Optimisation et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité IC2, série Informatique et Systèmes d'Information, Hermes-Lavoisier, pp.319-343, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation cardiaque spatio-temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segmentation cardiaque spatio-temporelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences, 10pp., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D+t cardiac segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical morphology: from theory to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.389-394, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete region merging and watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passare Mikael. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Analysis and Digital Geometry. Proceedings from the Kiselmanfest, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 86, Uppsala University, pp.199-222, 2009, Acta Universitatis Upsaliensis, 978-91-554-7672-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 - Ligne de partage des eaux dans les espaces discrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent, Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique : approches déterministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Sciences Publications, pp.123-149, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - Introduction à la morphologie mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Talbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique : approches déterministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.19-44, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation, arbre de poids minimum et hiérarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Najman Laurent &amp; Talbot Hugues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique 1 : approches déterministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 203-236 (Chapitre 7), 2008, Traité IC2 signal et image, 978-2746218413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de documents : principes et évaluation des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Reyren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Hidoine; Jean-Claude Le Moal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques. Cours INRIA, octobre 2000, La Bresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS, 35 p, 2000, 2-84365-044-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de documents: le point de vue de l'informaticien face à l'industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reyren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">?. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS editions, pp.53-98, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne de Partage des Eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schmitt Michel, Mattioli Juliette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, pp.121-140, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew detection in document images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 1 394 725 A1. 2004, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic table locating technique for documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bernard, L. Barbey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2002154818 (A1). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of recognizing and indexing documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2806814 (A1). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Lightweight Multi-Scale Branching Encoder for Few-Shot Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriod Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Xavier Falcao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Found in Translation: semantic approaches for enhancing AI interpretability in face verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Doh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing with Kruskal: algorithms for flat and hierarchical watershed cuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnostic latent diversity enhancement in generative modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathurin Videau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Dynamics for Improved Speed Prediction Deriving from Topographical GPS Registrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Almeida Carneiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chierchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Pirayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Human Concepts and Computer Vision for Explainable Face Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Doh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mazini Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Mancas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach to Regularising 1NN classifier for Improved Generalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya Challa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sravan Danda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving imbalanced predictions via a novel watershed-based oversampling method: Application to sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamna Ouchtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kassasseya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Bartolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivacyGAN: robust generative image privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Careil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric point of view on the synchronization of three-Christoffel words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Tarsissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed A.Menaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Diffusion: Enhancing Image Diversity in Text-to-Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zameshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Teytaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proof of the Tree of Shapes in n-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Crozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Carlinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Objective Optimization for Diverse Image Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Carraz Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Rasoanaivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kungurtsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Rapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved estimation of the left ventricular ejection fraction using a combination of independent automated segmentation results in cardiovascular magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clarysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Casta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral BSDF Measurement using Computational Imaging Spectroradiometry within a Lambertian 3⁄4-of-a-Sphere (preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boulenguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Noe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a mutual reference shape based on information theory and active contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watersheds, minimum spanning forests, and the drop of water principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Couprie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs of the properties presented in the article &amp;quot;Watersheding hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Santana Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris-Est, LIGM UMR CNRS 8049, France; ESIEE Paris. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the equivalence between AWCness and DWCness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Géraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIGM - Laboratoire d'Informatique Gaspard-Monge; LRDE - Laboratoire de Recherche et de Développement de l'EPITA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375621v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological filters for OCR: a performance comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mennillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie Mathématique: de la Segmentation d'Images à l'Analyse Multivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systèmes dynamiques [math.DS]. Université Paris Dauphine - Paris IX, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00742889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie mathématique, systèmes dynamiques et applications au traitement des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématique discrète [cs.DM]. Université de Marne la Vallée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00715406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319580012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58002-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/280853203_Discrete_curvature_theory_and_applications" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Barrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Daya Sagar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Schonfeld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2217593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733511v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Videau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Zameshina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3771736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169427v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Gu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachao Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045477v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Moukari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Herrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.104113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614933v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazini Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710415v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Labiad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yepeng Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Challa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravan Danda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehanshu Saha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190721v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414672v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.06.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633805v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Gutman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritvik Vij" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01176-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928064v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01157-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01104-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136103v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garrido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Damrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J&#228;ger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cerletti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Claassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac249" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01058-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105751v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jord&#227;o Bragantini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre X Falc&#227;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108882" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171597v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Daya Sagar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3113721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-021-00264-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063210v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Soor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2019.2910147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036457v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papamanolis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sinclair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaap" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02681-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429058v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00988-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990810v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00989-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516649v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya S Challa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S S Daya Sagar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00980-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280023v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Santana Maia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00936-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865667" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617799v6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0866-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2901094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00873-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977705v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2905155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175824v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.10.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305469v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil Ferzoli Guimar&#227;es" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344727v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Guimar&#227;es" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0768-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609892v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0769-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484894v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2791566" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2554550" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428875v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1118580" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445849v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Bacchuwar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1612-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Hirakawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takio Kurita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisser Raytchev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Kaneda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2725319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342967v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio J. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patrocinio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2017-0004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2015.2441070" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287029v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2364127" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Farabet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934488v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871498v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0498-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.231" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700784v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti-Gomes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Facon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419373v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0259-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Jordan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525822v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799186" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Funck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Guillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729346v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Guinaudeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goissen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622110v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Cohen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/34.546254" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622109v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1995.1445" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01248373" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90059-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB38C6D45A0884FBF98292B140F08ABBAFC300CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622178v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027155v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361809v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217818v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_28" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lynch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xiao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinchi Zhu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822225" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217918v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Almeida Carneiro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chataignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241394" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984775v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793283v3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Balestriero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685169v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubei Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.02574" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579609v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614850v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793686v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Hosu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Carraz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528992" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709709v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171076v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Stephanie Jer&#244;nimo de Almeida" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bel&#232;m" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Carneiro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patroc&#237;nio Jr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Venhola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haigh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191276" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51002-2_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_10" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948502v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise S Maia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_24" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Borlido Barcelos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbosa da Fonseca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2019.00022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686321v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572264v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54427-4_44" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552420v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A Araujo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S Cousty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_11" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616394v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carols Alberto F. Pimentel Filho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Albuquerque de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2016.044" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592155v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R Mansour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola R Valdivia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586418v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_19" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01744455v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427957v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_16" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548112v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Rodrigues" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Leal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Souza Kleber" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber G. Do Parocinio Jr" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2016.035" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430538v3" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_16" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168781v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_58" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber Gon&#231;alves Do Patrocinio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134166v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351181" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_47" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168641v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mennillo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148958v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_18" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Levillain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12568-8_9" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082353v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025905" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989112v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082342v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071624v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_27" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798620v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crozet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831032v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798622v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830820v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616403v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Jacques de Souza" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber G. Do Patricio Jr." TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2013.51" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730483v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Knoplioch" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467284" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798574v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798625v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798621v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805105v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622513v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733264v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32313-3_10" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741956v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762289v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730481v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733251v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32313-3_4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_13" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715469v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714847v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622505v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_24" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622504v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bresson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_33" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730470v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_37" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VPQ46GHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622506v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Neerbos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilkinson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_22" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622481v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Levillain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622480v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744091v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653896" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622420v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622409v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615465v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2009.934154" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622426v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622403v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_14" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4JQGRR0B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622419v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622404v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622405v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622472v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351635v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoverro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2008.4547891" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622243v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alcoverro" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622037v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622390v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Araujo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Pappa" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Facon" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622036v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622373v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622126v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622251v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622242v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622035v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622038v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622342v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rand&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622535v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rahmouni" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622033v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622114v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622108v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622111v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622112v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622115v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gibot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbey" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622116v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berche" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622093v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lecoq" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622107v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622229v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622061v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622119v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622118v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621987v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622177v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622121v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616504v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601181.ch10" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622502v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788.ch9" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741976v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622478v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715457v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9779-1_3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679577v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Najman" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622500v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622501v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622499v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622498v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622520v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679582v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622503v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622458v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622341v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622383v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622414v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099148v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reyren" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622048v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaid" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierron" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyren" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622117v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715409v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618570v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard, L. Barbey" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618566v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berche" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533559v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriod Malo" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299371v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864048v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Doh" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661473v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444354v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416562v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456426v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112987v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Ouchtar" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassasseya" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248792v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Careil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242350v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234364v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A.Menaa" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690353v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425742v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Carraz Rakotonirina" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasoanaivo" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kungurtsev" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05449292v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087042v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375621v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762631v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742889v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715406v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319580012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58002-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/280853203_Discrete_curvature_theory_and_applications" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622526v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622092v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113457v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Atli Benediktsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ronse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junior Barrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Maragos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Daya Sagar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Schonfeld" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2217593" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733511v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Videau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Zameshina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Leite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3771736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169427v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelong Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliang Gu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huachao Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xiao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.112107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045477v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Porcu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy El Moukari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Herrera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2025.104113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614933v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazini Rodrigues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710415v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Labiad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yepeng Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103364" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018614v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Challa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sravan Danda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snehanshu Saha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190721v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633805v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeev Gutman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritvik Vij" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lindenbaum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-024-01176-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414672v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.06.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928064v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-023-01157-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-022-01104-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136103v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garrido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Damrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J&#228;ger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Cerletti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Claassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac249" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Gonzalez-Diaz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-021-01058-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105751v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jord&#227;o Bragantini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre X Falc&#227;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2022.108882" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171597v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S Daya Sagar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3113721" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313641v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-021-00264-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063210v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Soor" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2019.2910147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036457v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaros Papamanolis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Jin Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jaquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sinclair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Schaap" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-020-02681-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429058v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chierchia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Razim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peletier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3128519" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00988-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516649v4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya S Challa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S S Daya Sagar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00980-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00989-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280023v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Santana Maia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00936-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Grossiord" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2020.01.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2865667" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617799v6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-018-0866-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695384v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2019-0003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977705v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2905155" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2901094" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-019-00873-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309938v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100335" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175824v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.10.009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305469v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Jamil Ferzoli Guimar&#227;es" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.10.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344727v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Guimar&#227;es" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0768-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609892v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0769-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262728v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2017.2672972" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484894v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2791566" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301966v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongchao Xu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2016.2554550" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445849v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Bacchuwar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vaillant" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-017-1612-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428875v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1118580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsubasa Hirakawa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamaki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takio Kurita" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bisser Raytchev" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazufumi Kaneda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2725319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2017.207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342967v4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio J. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patrocinio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2017-0004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2015.2441070" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287029v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.05.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934488v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Dias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.05.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066586v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couprie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Farabet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monasse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2364127" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871498v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0498-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743968v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895068" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742077v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.231" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Kiri&#351;li" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schaap" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Metz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Dharampal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Meijboom" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.05.007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6BPZRJ0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700784v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Serra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti-Gomes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Facon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de Albuquerque Ara&#250;jo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622510v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2010.200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538470v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Jordan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419373v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0259-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525822v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100799186" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622290v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bismuth" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Funck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Guillard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729346v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cl&#233;ment-Guinaudeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goissen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622410v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622473v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622371v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622110v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622399v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouvier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Cohen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/34.546254" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622411v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622109v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmaa.1995.1445" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01248373" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-1684(94)90059-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB38C6D45A0884FBF98292B140F08ABBAFC300CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622178v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pernot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027155v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361809v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Nunzio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pirayre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04359833v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Sall&#233; de Chou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Srir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_17" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217818v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04828473v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lynch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xiao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinchi Zhu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822225" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984775v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793283v3" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Balestriero" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217918v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Almeida Carneiro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charl&#233;ty" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chataignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241394" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685169v3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubei Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bardes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.02574" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579609v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614850v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709709v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793686v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Hosu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Carraz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3528992" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171076v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Stephanie Jer&#244;nimo de Almeida" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bel&#232;m" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Carneiro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Patroc&#237;nio Jr" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132048v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Venhola" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haigh" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191276" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455798v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51002-2_6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180478v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_10" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978607v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180484v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_11" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948502v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise S Maia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_24" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Borlido Barcelos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Barbosa da Fonseca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2019.00022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01745773v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meignan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686321v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484896v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616459v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950495" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616394v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carols Alberto F. Pimentel Filho" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Albuquerque de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2016.044" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572264v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54427-4_44" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552420v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo de A Araujo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S Cousty" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_11" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592155v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa R Mansour" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola R Valdivia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01744455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586418v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_19" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467878v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Puybareau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950503" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548112v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Rodrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Leal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68560-1_2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427957v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_16" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616446v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Alvarez Padilla" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romaniuk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367162" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333003v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pelle" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616376v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Souza Kleber" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber G. Do Parocinio Jr" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2016.035" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332942v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bequignon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Louis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pelle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532556" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430538v3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_16" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332964v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-4-S1-P85" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168781v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_58" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154672v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Papon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163927" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168812v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_38" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168732v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_53" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134166v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351181" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229844v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber Gon&#231;alves Do Patrocinio" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23234-8_3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_47" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168801v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_40" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694936v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terv&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168641v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mennillo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_12" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148958v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_18" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169944v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7164068" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Levillain" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12568-8_9" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990014v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10605-2_14" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082353v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025905" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989112v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694899v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082342v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071624v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09955-2_27" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798620v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crozet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798622v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830820v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831032v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616403v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleber Jacques de Souza" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenilton Kleber G. Do Patricio Jr." TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI.2013.51" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798574v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798625v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730483v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Melki" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Knoplioch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467284" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805105v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798621v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622513v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733251v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soille" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32313-3_4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762289v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730481v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741956v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33418-4_2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733264v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32313-3_10" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34166-3_13" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715469v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714847v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744071v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946561" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622505v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_24" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622504v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bresson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_33" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730470v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_37" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VPQ46GHV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622506v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Neerbos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wilkinson" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_22" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622481v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Levillain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622480v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744091v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653896" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615465v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2009.934154" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622420v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622409v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622426v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622403v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_14" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4JQGRR0B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622419v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622405v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622404v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622472v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351635v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcoverro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philipp-Foliguet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2008.4547891" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622390v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menotti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Araujo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Pappa" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Facon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622037v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622243v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Alcoverro" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jordan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622036v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622126v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622373v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622251v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622242v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622035v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622038v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622342v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dubois-Rand&#233;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622535v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rahmouni" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622033v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622114v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622108v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622111v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622112v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622124v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45868-9_18" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SMR27V4H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622116v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gibot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622115v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbey" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622091v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ehrhard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quelain" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100445v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ehrhard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Louis" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Qu&#233;lain" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622093v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lecoq" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trupin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622107v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Doyen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622229v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622118v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622061v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622119v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621987v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622177v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622121v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694958v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622502v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Meyer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118600788.ch9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616504v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Nakib" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601181.ch10" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741976v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622478v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715457v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9779-1_3" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679577v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Najman" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Talbot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622500v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622501v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622499v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622498v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679582v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622520v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622503v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622458v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622341v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622383v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622414v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099148v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierron" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reyren" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622048v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaid" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pierron" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reyren" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622117v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715409v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618570v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bernard, L. Barbey" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618566v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berche" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533559v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriod Malo" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Falcao" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864048v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Doh" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299371v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661473v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444354v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Pirayre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416562v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456426v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112987v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Ouchtar" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kassasseya" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248792v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Careil" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234364v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A.Menaa" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242350v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690353v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425742v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Carraz Rakotonirina" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rasoanaivo" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kungurtsev" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05449292v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113462v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087042v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perret" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375621v2" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762631v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00742889v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00715406v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>