--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -72,581 +72,581 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a Blockchain Consensus for IoT Node Data Validation</w:t>
+                <w:t xml:space="preserve">A Model-Based Approach for Common Representation and Description of Robotics Software Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismark Tei Asare</w:t>
+                <w:t xml:space="preserve">Valéry Marcial Monthe Djiadeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">Georges Edouard Kouamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (12), </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.2982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14569/IJACSA.2022.0131204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12062982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158130v1</w:t>
+                <w:t xml:space="preserve">hal-04158140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Approach for Common Representation and Description of Robotics Software Architectures</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of a Blockchain Consensus for IoT Node Data Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Marcial Monthe Djiadeu</w:t>
+                <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Edouard Kouamou</w:t>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.2982. </w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12062982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2022.0131204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158140v1</w:t>
+                <w:t xml:space="preserve">hal-04158130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographic Technique for Communication among IoT Devices using Tiger192 and Whirlpool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal Proof of Properties of a Syntax-Oriented Editor of Robotic Missions Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14569/IJACSA.2021.0120853⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1049-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25046/aj0601116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158142v1</w:t>
+                <w:t xml:space="preserve">hal-04158144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Proof of Properties of a Syntax-Oriented Editor of Robotic Missions Plans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Node-Node Data Exchange in IoT Devices Using Twofish and DHE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismark Tei Asare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.1049-1057. </w:t>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.622-628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25046/aj0601116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25046/aj060271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158144v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Node-Node Data Exchange in IoT Devices Using Twofish and DHE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Cryptographic Technique for Communication among IoT Devices using Tiger192 and Whirlpool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), pp.622-628. </w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25046/aj060271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2021.0120853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158146v1</w:t>
+                <w:t xml:space="preserve">hal-04158142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamper and Clone-Resistant Authentication Scheme for Medical Image Systems</w:t>
               </w:r>
@@ -760,63 +760,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A blind spatial domain-based image watermarking using texture analysis and association rules mining</w:t>
+                <w:t xml:space="preserve">Efficient and Robust Encryption and Watermarking Technique Based on a New Chaotic Map Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musab Ghadi</w:t>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -826,355 +826,346 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 78 (12), pp.15705-15750. </w:t>
+              <w:t xml:space="preserve">, 2017, 76 (6), pp.8937-8950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6851-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-016-3499-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158150v1</w:t>
+                <w:t xml:space="preserve">hal-01519206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Robust Encryption and Watermarking Technique Based on a New Chaotic Map Approach</w:t>
+                <w:t xml:space="preserve">A Novel Zero-Watermarking Approach of Medical Images Based on Jacobian Matrix Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alshaikh Muath</w:t>
+                <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (6), pp.8937-8950. </w:t>
+              <w:t xml:space="preserve">Security and communication networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (18), pp.5203-5218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-016-3499-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sec.1690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519206v1</w:t>
+                <w:t xml:space="preserve">hal-01519189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Zero-Watermarking Approach of Medical Images Based on Jacobian Matrix Model</w:t>
+                <w:t xml:space="preserve">Formal Concept Analysis to Improve Robustness on Medical Image Watermarking Schemes in the Spatial Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musab Ghadi</w:t>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security and communication networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.261-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519189v1</w:t>
+                <w:t xml:space="preserve">hal-01519201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel CT Scan Images Watermarking Scheme in DWT Transform Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,1553 +1180,1445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Concept Analysis to Improve Robustness on Medical Image Watermarking Schemes in the Spatial Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Generating Optimal Informed and Adaptive Watermark Image Based on Zero-Suppressed Binary Decision Diagrams for Medical Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alshaikh Muath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of electronic security and digital forensics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.262-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESDF.2016.077451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519201v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Optimal Informed and Adaptive Watermark Image Based on Zero-Suppressed Binary Decision Diagrams for Medical Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alshaikh Muath</w:t>
+                <w:t xml:space="preserve">A Decision support Framework for the choice of languages and methods for the design of real time embedded system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry M. Monthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Edouard Kouamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tangha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of electronic security and digital forensics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESDF.2016.077451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.353-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jsea.2016.97025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519436v1</w:t>
+                <w:t xml:space="preserve">hal-01519440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision support Framework for the choice of languages and methods for the design of real time embedded system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry M. Monthé</w:t>
+                <w:t xml:space="preserve">Robust watermarking scheme and tamper detection based on threshold versus intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Tangha</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (7), pp.353-397. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation in Digital Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1-2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jsea.2016.97025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jides.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519440v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Cryptographic Encryption Technique for Securing Surveillance Digital Images in Mobile Urban Situation Awareness Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Spatial Domain Watermarking Approach for Digital Images based on Image Features built on Formal Concepts Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (7), pp.16-22. </w:t>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/21079-3756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5120/21077-3754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519451v1</w:t>
+                <w:t xml:space="preserve">hal-01519447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatial Domain Watermarking Approach for Digital Images based on Image Features built on Formal Concepts Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Cryptographic Encryption Technique for Securing Surveillance Digital Images in Mobile Urban Situation Awareness Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (7), pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5120/21077-3754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5120/21079-3756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519447v1</w:t>
+                <w:t xml:space="preserve">hal-01519451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust watermarking scheme and tamper detection based on threshold versus intensity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alshaikh Muath</w:t>
+                <w:t xml:space="preserve">A Cryptographic and Watermarking Encryption Technique for Securing and Authentication of Digital Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation in Digital Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (1-2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (7), pp.11-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jides.2015.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5120/21078-3755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519452v1</w:t>
+                <w:t xml:space="preserve">hal-01519446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cryptographic and Watermarking Encryption Technique for Securing and Authentication of Digital Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">A Hybrid Cryptographic and Digital Watermarking Technique for Securing Digital Images based on a Generated Symmetric Key</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Quaynor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (7), pp.11-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 94 (19), pp.19-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519446v1</w:t>
+                <w:t xml:space="preserve">hal-01119951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Cryptographic Encryption Algorithm for Securing Digital Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. N. Quaynor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (19), pp.28-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Cryptographic and Digital Watermarking Technique for Securing Digital Images based on a Generated Symmetric Key</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes Complexes et Plan Global de Secours (P.G.S.): vers un plan global Qualité, Hygiène, Sécurité et Environnement (Q.H.S.E.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">Mehdi Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahoudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94 (19), pp.19-27</w:t>
+              <w:t xml:space="preserve">Journal national de la recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.181-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119951v1</w:t>
+                <w:t xml:space="preserve">hal-01519462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes Complexes et Plan Global de Secours (P.G.S.): vers un plan global Qualité, Hygiène, Sécurité et Environnement (Q.H.S.E.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+                <w:t xml:space="preserve">Images watermarking using singular value decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal national de la recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.181-201</w:t>
+              <w:t xml:space="preserve">Journal of information hiding and multimedia signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol.4 (N°1), pp.2073-4212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519462v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images watermarking using singular value decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion JPEG Video Authentication based on Quantization Matrix Watermarking: Application in Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benhocine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+                <w:t xml:space="preserve">Abdelhamid Benhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of information hiding and multimedia signal processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (24), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5120/7501-0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978627v1</w:t>
+                <w:t xml:space="preserve">hal-00736245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion JPEG Video Authentication based on Quantization Matrix Watermarking: Application in Robotics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Watermarking Robustness Using Fractal Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,51 +2633,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of communication and computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp.serial n°62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2804,1198 +2687,1198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au choix de matériaux en tenant compte des limites planétaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Soft Sets and Formal Concept Analysis (FCA) as mathematical categorization systems - An Engineering Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Miramar Beach, Florida, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32473/flairs.37.1.135534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Normative Approach to Intrusion Detection in Manufacturing 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Alem</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Frizon de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ngadi</w:t>
+                <w:t xml:space="preserve">Madani Bezoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcène Bounceur</w:t>
+                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hammoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symmetric Encription Scheme for Electronic Data Exchange for Edge Medical Devices in a Dew-Fog Computing Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A nodal Authentication IoT Data Model for Heterogeneous Connected Sensor Nodes Within a Blockchain Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismark Tei Asare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Simpson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Mechatronics, Remote Sensing, Information Systems and Industrial Information Technologies (ICMRSISIIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMRSISIIT46373.2020.9405874⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, France, France. pp.65-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIoT55070.2021.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158815v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nodal Authentication IoT Data Model for Heterogeneous Connected Sensor Nodes Within a Blockchain Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grace Simpson</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIoT55070.2021.00021⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.273-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158671v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Dataset for Industry 4.0 to Address the Change in Threat Landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+                <w:t xml:space="preserve">A Centralized Data Validation System Model for Healthcare Systems Based on Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent de Lamotte</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quist-Aphetsi Kester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Risks and Security of Internet and Systems (CRISIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_16⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, France, France. pp.55-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIoT55070.2021.00019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158736v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Centralized Data Validation System Model for Healthcare Systems Based on Blockchain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A Symmetric Encription Scheme for Electronic Data Exchange for Edge Medical Devices in a Dew-Fog Computing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quist-Aphetsi Kester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quist-Aphetsi Kester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIoT55070.2021.00019⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Mechatronics, Remote Sensing, Information Systems and Industrial Information Technologies (ICMRSISIIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Accra, Ghana. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMRSISIIT46373.2020.9405874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158668v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual Watermarking Approach for DICOM Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Tayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Benzarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 5th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sousse, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Secure Communication of Data in IoT Networks: A Technical Research Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Algorithms and Architectures for Parallel Processing. ICA3PP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, New York (NY), United States. pp.580-591, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60248-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Lattice and Soft Sets. Application to the Medical Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4024,945 +3907,945 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Workshop “What can FCA do for Artificial Intelligence?” FCA4AI, 24th European Conference on Artificial Intelligence ECAI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santiago de compostela, Spain. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralised Nodal Block Ledger for Remote Edge Devices in IoT</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proof of properties of a syntax analyzer of robotic mission plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIoT47925.2019.00010⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference and Workshops on Recent Advances and Innovations in Engineering – ICRAIE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Kedah, Malaysia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRAIE47735.2019.9037782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158831v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of properties of a syntax analyzer of robotic mission plans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralised Nodal Block Ledger for Remote Edge Devices in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bismark Tei Asare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference and Workshops on Recent Advances and Innovations in Engineering – ICRAIE 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRAIE47735.2019.9037782⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Accra, Ghana. pp.19-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIoT47925.2019.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158756v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodal Authentication of IoT Data Using Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Computing, Computational Modelling and Applications (ICCMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cape Coast, Ghana. pp.125-1254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCMA.2019.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Lightweight Cryptographic Scheme For Securing Node Data Based On The Feistel Cipher And MD5 Hash Algorithm In A Local IoT Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using RC4 and Whirlpool for the Encryption and Validation of Data in IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Mechatronics, Remote Sensing, Information Systems and Industrial Information Technologies (ICMRSISIIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMRSISIIT46373.2020.9405869⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Accra, Ghana. pp.114-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSIoT47925.2019.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158847v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using RC4 and Whirlpool for the Encryption and Validation of Data in IoT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Lightweight Cryptographic Scheme For Securing Node Data Based On The Feistel Cipher And MD5 Hash Algorithm In A Local IoT Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSIoT47925.2019.00027⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Mechatronics, Remote Sensing, Information Systems and Industrial Information Technologies (ICMRSISIIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Ghana, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMRSISIIT46373.2020.9405869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158851v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT Node-Node Secure Communication Using RIPEMD-128 and DES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Accra, Ghana. pp.62-65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSIoT47925.2019.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Data Exchange Between Nodes in IoT Using TwoFish and DHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bismark Tei Asare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Cyber Security and Internet of Things (ICSIoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Accra, Ghana. pp.101-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSIoT47925.2019.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Intrusion Detection System in Industry 4.0 Based on ISA95 Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Alem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/ACS 16th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abu Dhabi, Saudi Arabia. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICCSA47632.2019.9035260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of Intelligent Techniques Based Image Watermarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Qassem Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,217 +4853,217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Biskri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference
  on Industrial Engineering and Other Applications 
 of Applied Intelligent Systems, IEA/AIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal (QC), Canada. pp.844-853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de propriétés d’un analyseur syntaxique de plans de missions robotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th National Conference on “Software and Hardware Architectures for Robots Control”, SHARC'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Associative Watermarking Technique Based on Frequent Pattern Mining and Texture Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Rough set Based Image Watermarking Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,211 +5075,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International ACM Conference on Management of Digital EcoSystems, MEDES 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp. 73-81</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Advanced Intelligent Systems and Informatics AISI2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cairo, Egypt. pp. 234-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519469v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RsaML : A Domain Specific Modeling Language for describing Robotic software architectures with integration of real time properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry M. Monthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Edouard Kouamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Tangha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESWEEK 2016 - Proceedings of the Embedded Operating Systems Workshop co-located with the Embedded Systems Week, ACM, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pittsburgh PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Rough set Based Image Watermarking Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A Robust Associative Watermarking Technique Based on Frequent Pattern Mining and Texture Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,2774 +5291,2774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Advanced Intelligent Systems and Informatics AISI2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cairo, Egypt. pp. 234-245</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International ACM Conference on Management of Digital EcoSystems, MEDES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp. 73-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519473v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Authenticity and Integrity in Wireless Sensor Networks Based on a Watermarking Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Lalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Bounceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhardt Euler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th International Florida Artificial Intelligence Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Key Largo, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal proof of security algorithms based on reachability reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International ACM Conference on Management of Digital EcoSystems, MEDES 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp. 67-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JPEG Bitstream Based Integrity with Lightweight Complexity of Medical Image in WMSNS Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+                <w:t xml:space="preserve">A Security Technique for Authentication and Security of Medical Images in Health Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 7th International Conference on ManagEment of Digital EcoSystems (MEDES’15), ACM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th International Conference on Computational Science and Its Applications (ICCSA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Banff, Alberta, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519482v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Robust Informed Watermarking Approach and Tamper Detection based on Weber Differential Excitation Descriptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+                <w:t xml:space="preserve">Feature Based Encryption Technique for Securing Digital Image Data Based on FCA-Image Attributes and Visual Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th IEEE International Symposium on Intelligent Signal Processing and Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nusa Dua-Bali, Indonesia. pp. 194-198</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Computational Science and Its Applications (ICCSA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Banff, Albertal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519481v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Security Technique for Authentication and Security of Medical Images in Health Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">Improving Authenticity and Robustness of Medical Images Watermarking Schemes Based on Multi-resolution Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Computational Science and Its Applications (ICCSA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Banff, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Imaging Systems and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Macau, China. pp. 331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171572v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Based Encryption Technique for Securing Digital Image Data Based on FCA-Image Attributes and Visual Cryptography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">JPEG Bitstream Based Integrity with Lightweight Complexity of Medical Image in WMSNS Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Computational Science and Its Applications (ICCSA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of The 7th International Conference on ManagEment of Digital EcoSystems (MEDES’15), ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Sao Paulo, Brazil. pp. 53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2857218.2857227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171573v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Authenticity and Robustness of Medical Images Watermarking Schemes Based on Multi-resolution Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Robust Informed Watermarking Approach and Tamper Detection based on Weber Differential Excitation Descriptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alshaikh Muath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alshaikh Muath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Imaging Systems and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Macau, China. pp. 331-336</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th IEEE International Symposium on Intelligent Signal Processing and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nusa Dua-Bali, Indonesia. pp. 194-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519483v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Based Encryption Technique For Securing Forensic Biometric Image Data Using AES and Visual Cryptography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Cryptographic and Digital Watermarking Technique for Securing Digital Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Artificial Intelligence, Modelling and Simulation, AIMS2014, IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIMS.2014.65⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 First International Conference on Systems Informatics, Modelling and Simulation (SIMS '14), IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sheffield, United Kingdom. pp. 139-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIMS.2014.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519484v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Cryptographic and Digital Watermarking Technique for Securing Digital Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">Improving Large Image Viewing in the Crisis Management System SécuRéVi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahoudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 First International Conference on Systems Informatics, Modelling and Simulation (SIMS '14), IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the sixth international conference on Creative Content Technologies, Content 2014, IARIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Venise, Italy. pp 59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519488v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Large Image Viewing in the Crisis Management System SécuRéVi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vareille</w:t>
+                <w:t xml:space="preserve">A hybrid encryption technique for securing biometric image data based on feistel network and RGB pixel displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Eghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Quaynor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahoudo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the sixth international conference on Creative Content Technologies, Content 2014, IARIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Venise, Italy. pp 59-64</w:t>
+              <w:t xml:space="preserve">Second international conference on security in computer networks and distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Trivandrum, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519487v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid encryption technique for securing biometric image data based on feistel network and RGB pixel displacement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. N. Quaynor</w:t>
+                <w:t xml:space="preserve">Feature Based Encryption Technique For Securing Forensic Biometric Image Data Using AES and Visual Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second international conference on security in computer networks and distributed systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEE International Conference on Artificial Intelligence, Modelling and Simulation, AIMS2014, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp. 199 - 204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIMS.2014.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978659v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new inscryption cipher for securing digital images of video surveillance devices using diffie-helleman-MD5 algorithm and RGB pixel shuffling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In proceeding of IEEE UK sim-AMSS 7th european modelling symposium on mathematical modelling and computer simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact indicators relating to high speed communication networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison approach for the choise of languages and methods for real-time and embedded systems design: application to robotic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Kouamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dieudonne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Tangha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCA conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">In proceedings of EWiLi'13, the 3rd embedded operating workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979517v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cryptographic encryption technicque for securing digital images in the cloud using AES and RGB pixel displacement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
+                <w:t xml:space="preserve">Informed symmetric encryption algorithm for DICOM medical image based on N-grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Laouamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Shaikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceeding of UK-Sim-AMSS 7th european modelling symposium on mathematical modelling and computer simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">SAI- science and information conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979537v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informed symmetric encryption algorithm for DICOM medical image based on N-grams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Al-Shaikh</w:t>
+                <w:t xml:space="preserve">A novel cryptographic encryption technicque for securing digital images in the cloud using AES and RGB pixel displacement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAI- science and information conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">In proceeding of UK-Sim-AMSS 7th european modelling symposium on mathematical modelling and computer simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979541v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison approach for the choise of languages and methods for real-time and embedded systems design: application to robotic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact indicators relating to high speed communication networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieudonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monthé</w:t>
+                <w:t xml:space="preserve">A. Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of EWiLi'13, the 3rd embedded operating workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LCA conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979550v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cryptographic encryption technique of video images using quantum cryptography for satellite communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A new hybrid asymmetric key-exchange and visual cryptographic algorithm for securing digital images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE ICAST conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979529v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid asymmetric key-exchange and visual cryptographic algorithm for securing digital images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A novel cryptographic encryption technique of video images using quantum cryptography for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE ICAST conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979522v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Complexes et Plan Global de Secours (P.G.S.): vers un plan global Qualité, Hygiène, Sécurité et Environnement (Q.H.S.E.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mahoudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National de la Recherche en IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Mixed-Signal Board ATPG Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE EAST-WEST DESIGN &amp; TEST SYMPOSIUM EWDTS'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing an Automatic Functional Test Pattern Generation for Mixed-Signal Boards in a Maintenance Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International East-West Design &amp; Test Symposium, EWDTS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Erevan, Armenia. p.171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Generation of Test Patterns for Mixed-Signal Boards: Dealing With Basic Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Board Test Workshop, BTW'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Fort Collins, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing an AADL performance analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Germany. pp.SP-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Formal Approach for the Regeneration of PILOT Control System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Marcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCI'2002, The 6th World Multiconference on Systemics, Cybernetics and Informatics, IEEE Computer Society Venezuela</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8185,65 +8068,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Image Watermarking on Multiple-criteria Decision Making (MCDM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Laouamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,742 +8158,742 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Ramakrishnan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptographic and Information Security Approaches for Images and Videos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Taylor &amp; Francis Group, pp.407-440, 2019, 9781138563841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Discrete Cosine Transform and a Cryptographic Technique for Authentication and Security of Digital Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abawajy J., Mukherjea S., Thampi S., Ruiz-Martínez A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 536, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-98, 2015, Security in Computing and Communications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22915-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cryptographic Encryption Technique of MPEG Digital Video Images Based on RGB Layer Pixel Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Analysis, Intelligent Security and the Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 355, Springer International Publishing, pp.149-157, 2015, Advances in Intelligent Systems and Computing, 978-3-319-17397-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17398-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Cryptographic and Steganographic Security Approach for Identity Management and Security of Digital Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 536, Springer International Publishing, pp.228-237, 2015, Security in Computing and Communications, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22915-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Based Encryption Technique for Securing Digital Image Data Based on FCA-Image Attributes and Visual Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications - ICCSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9158, Springer International Publishing, pp.712, 2015, Lecture Notes in Computer Science, 978-3-319-21409-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-21410-8_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Encryption Technique for Securing Biometric Image Data Based on Feistel Network and RGB Pixel Displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kester Quist-Aphetsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Christine Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jojo Moses Eghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Trends in Computer Networks and Distributed Systems Security Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communications in Computer and Information Science (420), Springer Berlin Heidelberg, pp.530, 2014, Recent Trends in Computer Networks and Distributed Systems Security, 978-3-642-54524-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-54525-2_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9020,117 +8903,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une méthode de génération de données de test pour des cartes hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9140,131 +9023,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Mixed-Signal Board ATPG Method: The TCB case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Anne Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tchamnda Nana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9411,51 +9294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark Tei Asare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kester Quist-Aphetsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0131204" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Marcial Monthe Djiadeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Edouard Kouamou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12062982" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2021.0120853" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0601116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Tayachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mulhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Adi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Christine Pascu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4030019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Ghadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Laouamer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6851-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3499-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1690" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESDF.2016.077451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry M. Month&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Edouard Kouamou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tangha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2016.97025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Moses Eghan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/21079-3756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/21077-3754" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2015.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/21078-3755" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01119947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Quaynor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01119951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quist-Aphetsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mahoudo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00978627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhocine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00736245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benhocine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/7501-0353" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01119865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04637001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pascu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135534" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Simpson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quist-Aphetsi Kester" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRSISIIT46373.2020.9405874" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT55070.2021.00021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT55070.2021.00019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Benzarti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231641" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60248-2_39" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158702v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAIE47735.2019.9037782" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA.2019.00028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRSISIIT46373.2020.9405869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158884v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Qassem Al-Ghadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Biskri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouziane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857227" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIMS.2014.65" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMS.2014.30" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00978659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Eghan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979541v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shaikh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Month&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Kouamou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tangha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979522v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahoudo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gilles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783171v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783178v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519460v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-22915-7_9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22915-7_9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17398-6_14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22915-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171540v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21410-8_54" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54525-2_47" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607290v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Marcial Monthe Djiadeu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tchamnda Nana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Edouard Kouamou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12062982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bismark Tei Asare" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kester Quist-Aphetsi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2022.0131204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Monin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj0601116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj060271" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2021.0120853" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158148v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Tayachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mulhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Adi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Christine Pascu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryptography4030019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Laouamer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-016-3499-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Ghadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESDF.2016.077451" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry M. Month&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Edouard Kouamou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tangha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2016.97025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jides.2015.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519447v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jojo Moses Eghan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/21077-3754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/21079-3756" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/21078-3755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01119951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quist-Aphetsi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Quaynor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01119947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tahan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danjean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mahoudo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00978627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhocine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00736245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benhocine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/7501-0353" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01119865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04637001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Pascu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Alem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Simpson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT55070.2021.00021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Lamotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_16" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quist-Aphetsi Kester" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT55070.2021.00019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRSISIIT46373.2020.9405874" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158683v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Benzarti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231641" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60248-2_39" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRAIE47735.2019.9037782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCMA.2019.00028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158851v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158847v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRSISIIT46373.2020.9405869" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSIoT47925.2019.00024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158780v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA47632.2019.9035260" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Qassem Al-Ghadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Biskri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519465v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouziane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857227" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIMS.2014.30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00978659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Eghan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519484v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIMS.2014.65" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979532v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Month&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Kouamou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tangha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979541v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Shaikh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieudonne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahamat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00979529v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00763769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahoudo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00504348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783178v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158154v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-22915-7_9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22915-7_9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171537v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17398-6_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22915-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21410-8_54" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171538v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54525-2_47" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607284v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607290v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>