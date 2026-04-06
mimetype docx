--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -175,602 +175,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et Préhistoire au Japon : les Jōmon</w:t>
+                <w:t xml:space="preserve">Les guerriers dans la brume. Éléments d’archéologie sur la violence et ses acteurs à la fin de la Préhistoire au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Inada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020-1, pp.23-42</w:t>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359783v1</w:t>
+                <w:t xml:space="preserve">hal-03359794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guerriers dans la brume. Éléments d’archéologie sur la violence et ses acteurs à la fin de la Préhistoire au Japon</w:t>
+                <w:t xml:space="preserve">Art et Préhistoire au Japon : les Jōmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.49-68</w:t>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-1, pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359794v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
+                <w:t xml:space="preserve">La réception du cinéma à Taiwan sous domination coloniale japonaise : une « assimilation par confrontation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Schlanger</w:t>
+                <w:t xml:space="preserve">Mamie Misawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3844⟩</w:t>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.203-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396386v1</w:t>
+                <w:t xml:space="preserve">hal-02396397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception du cinéma à Taiwan sous domination coloniale japonaise : une « assimilation par confrontation »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamie Misawa</w:t>
+                <w:t xml:space="preserve">Year 5 at Fukushima: a ‘disaster-led’ archaeology of the contemporary future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schlanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nanta</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebisu.1923⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (350), pp.409-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396397v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year 5 at Fukushima: a ‘disaster-led’ archaeology of the contemporary future</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Furansu ni okeru kōkogaku mono to kotoba no ryakushi (18 seiki matsu -1945) フランスにおける考古学 モノと言葉の略史（１８世紀末〜１９４５年）(Brève histoire des objets et des mots de l’archéologie en France – fin XVIIIe siècle – 1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kōkogaku kenkyū 考古学研究 (La recherche archéologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69-2, pp.3-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396387v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furansu ni okeru kōkogaku mono to kotoba no ryakushi (18 seiki matsu -1945) フランスにおける考古学 モノと言葉の略史（１８世紀末〜１９４５年）(Brève histoire des objets et des mots de l’archéologie en France – fin XVIIIe siècle – 1945)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schlanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kōkogaku kenkyū 考古学研究 (La recherche archéologique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482207v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un musée des désastres à Fukushima</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Claims. Putting and End to Historical or Geographical Legitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,186 +1896,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihon to sekai no kōkogaku Ōshū kōkogaku kara no shiten 日本と世界の考古学　欧州考古学からの視点 (Le Japon et l'archéologie dans le monde Du point de vue de l'archéologie en Europe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lois et institutions de l’archéologie japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kōkogaku kenkyū-kai 考古学研究会 (Society of Archaeological Studies ; Société des études archéologiques). </w:t>
+              <w:t xml:space="preserve">École nationale des Chartes, PSL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kōkogaku no rinkaku Kōkogakukenkyū-kai 70 shūnen kinenshi 考古学の輪郭　考古学研究会 70 周年記念誌 (The Outline of Archaeology, Volume à l'occasion des 70 ans de la Société des études archéologiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.94-95, 2024</w:t>
+              <w:t xml:space="preserve">1941 Genèse et développements d'une loi sur l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.515-523, 2024, 978-2-11-157660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687863v1</w:t>
+                <w:t xml:space="preserve">hal-04993545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois et institutions de l’archéologie japonaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nihon to sekai no kōkogaku Ōshū kōkogaku kara no shiten 日本と世界の考古学　欧州考古学からの視点 (Le Japon et l'archéologie dans le monde Du point de vue de l'archéologie en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École nationale des Chartes, PSL. </w:t>
+              <w:t xml:space="preserve">Kōkogaku kenkyū-kai 考古学研究会 (Society of Archaeological Studies ; Société des études archéologiques). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1941 Genèse et développements d'une loi sur l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.515-523, 2024, 978-2-11-157660-5</w:t>
+              <w:t xml:space="preserve">Kōkogaku no rinkaku Kōkogakukenkyū-kai 70 shūnen kinenshi 考古学の輪郭　考古学研究会 70 周年記念誌 (The Outline of Archaeology, Volume à l'occasion des 70 ans de la Société des études archéologiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.94-95, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993545v1</w:t>
+                <w:t xml:space="preserve">hal-04687863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contextes du mégalithisme dans l'archipel japonais au mégalithisme comme contexte. Réflexions pour inventaire des premières sociétés sédentaires aux premières sociétés à État</w:t>
               </w:r>
@@ -2141,436 +2141,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les développements d'une culture des arts de la pierre dans la Corée ancienne</w:t>
+                <w:t xml:space="preserve">Dolmens et Sociétés de la péninsule de Corée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takafumi Yamamoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Akian</w:t>
+                <w:t xml:space="preserve">Daisuke Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.699-719, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.671-689, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769669v1</w:t>
+                <w:t xml:space="preserve">hal-03769632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégalithes préhistoriques et protohistoriques de l'archipel japonais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Kikuchi</w:t>
+                <w:t xml:space="preserve">Introduction aux mégalithes de l'Asie centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.745-757, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.621-625, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769680v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux mégalithes de l'Asie centrale et orientale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les développements d'une culture des arts de la pierre dans la Corée ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Hein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.621-625, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.699-719, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769592v1</w:t>
+                <w:t xml:space="preserve">hal-03769669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolmens et Sociétés de la péninsule de Corée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Nakamura</w:t>
+                <w:t xml:space="preserve">Mégalithes préhistoriques et protohistoriques de l'archipel japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.671-689, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.745-757, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769632v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du siège de roc à la chambre funéraire. Histoire, mythes et mégalithes au Japon</w:t>
               </w:r>
@@ -2649,273 +2649,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une archéologie de la Chine avant la Chine impériale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Japon dans tous ses États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des civilisations Comment l'archéologie bouleverse nos connaissances</w:t>
+              <w:t xml:space="preserve">Une Histoire des Civilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.300-307, 2018, 978-2-7071-8878-6</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.462-469, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529471v1</w:t>
+                <w:t xml:space="preserve">hal-02396379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chichūkai, nishi yōroppa kara mita Yayoijidai to Kinki Yayoi shakai 地中海、西ヨーロッパから見た弥生時代と近畿弥生社会</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une archéologie de la Chine avant la Chine impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryūnosuke Kakudō</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hideto Morioka 森岡秀人 (dir.), Shoki nōkō katsudō to kinki no Yayoi shakai 初期農耕活動と近畿の弥生社会 (Les premiers pas de l’agriculture et les societiés Yayoi du Kinki)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yūzankaku 雄山閣, pp.259-266, 2018, 4639026102</w:t>
+              <w:t xml:space="preserve">Une Histoire des civilisations Comment l'archéologie bouleverse nos connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.300-307, 2018, 978-2-7071-8878-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396378v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon dans tous ses États</w:t>
+                <w:t xml:space="preserve">Chichūkai, nishi yōroppa kara mita Yayoijidai to Kinki Yayoi shakai 地中海、西ヨーロッパから見た弥生時代と近畿弥生社会</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des Civilisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hideto Morioka 森岡秀人 (dir.), Shoki nōkō katsudō to kinki no Yayoi shakai 初期農耕活動と近畿の弥生社会 (Les premiers pas de l’agriculture et les societiés Yayoi du Kinki)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yūzankaku 雄山閣, pp.259-266, 2018, 4639026102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02396379v1</w:t>
+                <w:t xml:space="preserve">hal-02396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Empire à la Nation, de la Nation aux Régions Construction du patrimoine et de l’archéologie préventive au Japon</w:t>
               </w:r>
@@ -3266,715 +3266,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres chrono-culturels et dynamiques protohistoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lois, administration, et mouvements pour la protection des sites archéologiques au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-23, 2008</w:t>
+              <w:t xml:space="preserve">, MSH, pp.119-132, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482076v1</w:t>
+                <w:t xml:space="preserve">hal-03482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heijô-kyô, une capitale antique et son palais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Période Kofun et l’archipel japonais à partir du IIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.83-94, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-76, 2008, http://www.editions-msh.fr/livre/?GCOI=27351100960080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482274v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Apparition des premières sociétés agricoles de l’archipel japonais</w:t>
+                <w:t xml:space="preserve">Ébauche d’une histoire de la protohistoire japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.25-59, 2008, 978-2-7351-1547-1</w:t>
+              <w:t xml:space="preserve">, pp.77-78, 2008, 978-2-7351-1547-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482089v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois, administration, et mouvements pour la protection des sites archéologiques au Japon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takashi Inada</w:t>
+                <w:t xml:space="preserve">Le site Jōmon de Sannai Maruyama : Un Exemple japonais de conservation et de pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MSH, pp.119-132, 2008</w:t>
+              <w:t xml:space="preserve">, MSH, pp.133-138, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482244v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Jōmon de Sannai Maruyama : Un Exemple japonais de conservation et de pédagogie</w:t>
+                <w:t xml:space="preserve">Problématiques générales de l’archéologie et de la préservation des sites au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Okada</w:t>
+                <w:t xml:space="preserve">Makoto Sahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.133-138, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et Patrimoine au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, pp.7-14, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482249v1</w:t>
+                <w:t xml:space="preserve">hal-03482263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Période Kofun et l’archipel japonais à partir du IIIème siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heijô-kyô, une capitale antique et son palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migaku Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-76, 2008, http://www.editions-msh.fr/livre/?GCOI=27351100960080</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, pp.83-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482098v1</w:t>
+                <w:t xml:space="preserve">hal-03482274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébauche d’une histoire de la protohistoire japonaise</w:t>
+                <w:t xml:space="preserve">Cadres chrono-culturels et dynamiques protohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-78, 2008, 978-2-7351-1547-1</w:t>
+              <w:t xml:space="preserve">, pp.19-23, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482109v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques générales de l’archéologie et de la préservation des sites au Japon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Apparition des premières sociétés agricoles de l’archipel japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et Patrimoine au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.7-14, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-59, 2008, 978-2-7351-1547-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482263v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4292,51 +4292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et identités en Asie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et le fait colonial II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et le fait colonial I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4688,51 +4688,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendai Furansu Kōkogaku no genjō to kadai フランス考古学の現状と課題</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,51 +4936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Inada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Misawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1923" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kikuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi End&#333;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2004.1377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2003.1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souyri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/le-japon?v=7911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer Herbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yamamoto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Akian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nakamura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mac&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#363;nosuke Kakud&#333;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Une_histoire_des_civilisations-9782707188786.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100960080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaku Tanaka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Okada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sahara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lozerand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359783v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Inada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Misawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kikuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi End&#333;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2004.1377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2003.1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souyri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/le-japon?v=7911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer Herbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nakamura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yamamoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Akian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mac&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Une_histoire_des_civilisations-9782707188786.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#363;nosuke Kakud&#333;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100960080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Okada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaku Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lozerand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>