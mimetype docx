--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -339,235 +339,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception du cinéma à Taiwan sous domination coloniale japonaise : une « assimilation par confrontation »</w:t>
+                <w:t xml:space="preserve">Year 5 at Fukushima: a ‘disaster-led’ archaeology of the contemporary future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamie Misawa</w:t>
+                <w:t xml:space="preserve">Nathan Schlanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Nanta</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ebisu.1923⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (350), pp.409-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396397v1</w:t>
+                <w:t xml:space="preserve">hal-02396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year 5 at Fukushima: a ‘disaster-led’ archaeology of the contemporary future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réception du cinéma à Taiwan sous domination coloniale japonaise : une « assimilation par confrontation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamie Misawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Schlanger</w:t>
+                <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90 (350), pp.409-424. </w:t>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.203-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2016.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396387v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furansu ni okeru kōkogaku mono to kotoba no ryakushi (18 seiki matsu -1945) フランスにおける考古学 モノと言葉の略史（１８世紀末〜１９４５年）(Brève histoire des objets et des mots de l’archéologie en France – fin XVIIIe siècle – 1945)</w:t>
               </w:r>
@@ -622,51 +622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schlanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,187 +988,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses-pièges du site de Tama New Town au Japon : Une approche du Jōmon des forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Claims. Putting and End to Historical or Geographical Legitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Japan Spotlight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, may/june 2013, pp.46-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396392v1</w:t>
+                <w:t xml:space="preserve">hal-03482177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Claims. Putting and End to Historical or Geographical Legitimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fosses-pièges du site de Tama New Town au Japon : Une approche du Jōmon des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Spotlight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.6742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482177v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mine d’Iwami et ses enjeux techniques</w:t>
               </w:r>
@@ -1896,681 +1896,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois et institutions de l’archéologie japonaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nihon to sekai no kōkogaku Ōshū kōkogaku kara no shiten 日本と世界の考古学　欧州考古学からの視点 (Le Japon et l'archéologie dans le monde Du point de vue de l'archéologie en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École nationale des Chartes, PSL. </w:t>
+              <w:t xml:space="preserve">Kōkogaku kenkyū-kai 考古学研究会 (Society of Archaeological Studies ; Société des études archéologiques). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1941 Genèse et développements d'une loi sur l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.515-523, 2024, 978-2-11-157660-5</w:t>
+              <w:t xml:space="preserve">Kōkogaku no rinkaku Kōkogakukenkyū-kai 70 shūnen kinenshi 考古学の輪郭　考古学研究会 70 周年記念誌 (The Outline of Archaeology, Volume à l'occasion des 70 ans de la Société des études archéologiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.94-95, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993545v1</w:t>
+                <w:t xml:space="preserve">hal-04687863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihon to sekai no kōkogaku Ōshū kōkogaku kara no shiten 日本と世界の考古学　欧州考古学からの視点 (Le Japon et l'archéologie dans le monde Du point de vue de l'archéologie en Europe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lois et institutions de l’archéologie japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kōkogaku kenkyū-kai 考古学研究会 (Society of Archaeological Studies ; Société des études archéologiques). </w:t>
+              <w:t xml:space="preserve">École nationale des Chartes, PSL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kōkogaku no rinkaku Kōkogakukenkyū-kai 70 shūnen kinenshi 考古学の輪郭　考古学研究会 70 周年記念誌 (The Outline of Archaeology, Volume à l'occasion des 70 ans de la Société des études archéologiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.94-95, 2024</w:t>
+              <w:t xml:space="preserve">1941 Genèse et développements d'une loi sur l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.515-523, 2024, 978-2-11-157660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687863v1</w:t>
+                <w:t xml:space="preserve">hal-04993545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contextes du mégalithisme dans l'archipel japonais au mégalithisme comme contexte. Réflexions pour inventaire des premières sociétés sédentaires aux premières sociétés à État</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dolmens et Sociétés de la péninsule de Corée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.721-744, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.671-689, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769601v1</w:t>
+                <w:t xml:space="preserve">hal-03769632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolmens et Sociétés de la péninsule de Corée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daisuke Nakamura</w:t>
+                <w:t xml:space="preserve">Les développements d'une culture des arts de la pierre dans la Corée ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Akian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.671-689, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.699-719, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769632v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux mégalithes de l'Asie centrale et orientale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégalithes préhistoriques et protohistoriques de l'archipel japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Hein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.621-625, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.745-757, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769592v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les développements d'une culture des arts de la pierre dans la Corée ancienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takafumi Yamamoto</w:t>
+                <w:t xml:space="preserve">Introduction aux mégalithes de l'Asie centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Akian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+                <w:t xml:space="preserve">Anke Hein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.699-719, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.621-625, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769669v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégalithes préhistoriques et protohistoriques de l'archipel japonais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des contextes du mégalithisme dans l'archipel japonais au mégalithisme comme contexte. Réflexions pour inventaire des premières sociétés sédentaires aux premières sociétés à État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.745-757, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.721-744, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769680v1</w:t>
+                <w:t xml:space="preserve">hal-03769601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du siège de roc à la chambre funéraire. Histoire, mythes et mégalithes au Japon</w:t>
               </w:r>
@@ -2649,273 +2649,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon dans tous ses États</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une archéologie de la Chine avant la Chine impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryūnosuke Kakudō</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des Civilisations</w:t>
+              <w:t xml:space="preserve">Une Histoire des civilisations Comment l'archéologie bouleverse nos connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.462-469, 2018, 9782707188786</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.300-307, 2018, 978-2-7071-8878-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396379v1</w:t>
+                <w:t xml:space="preserve">hal-04529471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une archéologie de la Chine avant la Chine impériale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chichūkai, nishi yōroppa kara mita Yayoijidai to Kinki Yayoi shakai 地中海、西ヨーロッパから見た弥生時代と近畿弥生社会</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des civilisations Comment l'archéologie bouleverse nos connaissances</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.300-307, 2018, 978-2-7071-8878-6</w:t>
+              <w:t xml:space="preserve">Hideto Morioka 森岡秀人 (dir.), Shoki nōkō katsudō to kinki no Yayoi shakai 初期農耕活動と近畿の弥生社会 (Les premiers pas de l’agriculture et les societiés Yayoi du Kinki)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yūzankaku 雄山閣, pp.259-266, 2018, 4639026102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529471v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chichūkai, nishi yōroppa kara mita Yayoijidai to Kinki Yayoi shakai 地中海、西ヨーロッパから見た弥生時代と近畿弥生社会</w:t>
+                <w:t xml:space="preserve">Le Japon dans tous ses États</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hideto Morioka 森岡秀人 (dir.), Shoki nōkō katsudō to kinki no Yayoi shakai 初期農耕活動と近畿の弥生社会 (Les premiers pas de l’agriculture et les societiés Yayoi du Kinki)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yūzankaku 雄山閣, pp.259-266, 2018, 4639026102</w:t>
+              <w:t xml:space="preserve">Une Histoire des Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.462-469, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396378v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Empire à la Nation, de la Nation aux Régions Construction du patrimoine et de l’archéologie préventive au Japon</w:t>
               </w:r>
@@ -3266,371 +3266,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois, administration, et mouvements pour la protection des sites archéologiques au Japon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Période Kofun et l’archipel japonais à partir du IIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MSH, pp.119-132, 2008</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-76, 2008, http://www.editions-msh.fr/livre/?GCOI=27351100960080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482244v1</w:t>
+                <w:t xml:space="preserve">hal-03482098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Période Kofun et l’archipel japonais à partir du IIIème siècle</w:t>
+                <w:t xml:space="preserve">Ébauche d’une histoire de la protohistoire japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-78, 2008, 978-2-7351-1547-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSH</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03482098v1</w:t>
+                <w:t xml:space="preserve">hal-03482109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébauche d’une histoire de la protohistoire japonaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site Jōmon de Sannai Maruyama : Un Exemple japonais de conservation et de pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-78, 2008, 978-2-7351-1547-1</w:t>
+              <w:t xml:space="preserve">, MSH, pp.133-138, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482109v1</w:t>
+                <w:t xml:space="preserve">hal-03482249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Jōmon de Sannai Maruyama : Un Exemple japonais de conservation et de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasuhiro Okada</w:t>
+                <w:t xml:space="preserve">Lois, administration, et mouvements pour la protection des sites archéologiques au Japon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MSH, pp.133-138, 2008</w:t>
+              <w:t xml:space="preserve">, MSH, pp.119-132, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482249v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques générales de l’archéologie et de la préservation des sites au Japon</w:t>
               </w:r>
@@ -3696,285 +3696,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heijô-kyô, une capitale antique et son palais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadres chrono-culturels et dynamiques protohistoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.83-94, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-23, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482274v1</w:t>
+                <w:t xml:space="preserve">hal-03482076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres chrono-culturels et dynamiques protohistoriques</w:t>
+                <w:t xml:space="preserve">L’Apparition des premières sociétés agricoles de l’archipel japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-23, 2008</w:t>
+              <w:t xml:space="preserve">, pp.25-59, 2008, 978-2-7351-1547-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482076v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Apparition des premières sociétés agricoles de l’archipel japonais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heijô-kyô, une capitale antique et son palais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migaku Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-59, 2008, 978-2-7351-1547-1</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, pp.83-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482089v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4292,51 +4292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et identités en Asie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et le fait colonial II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et le fait colonial I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,51 +4936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359783v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Inada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Misawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.28" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kikuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi End&#333;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2004.1377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2003.1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souyri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/le-japon?v=7911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer Herbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nakamura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769592v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yamamoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Akian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mac&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Une_histoire_des_civilisations-9782707188786.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#363;nosuke Kakud&#333;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482098v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100960080" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Okada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482274v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaku Tanaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lozerand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359783v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Inada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.28" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Misawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kikuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi End&#333;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2004.1377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2003.1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souyri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/le-japon?v=7911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer Herbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nakamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yamamoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Akian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mac&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#363;nosuke Kakud&#333;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Une_histoire_des_civilisations-9782707188786.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100960080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Okada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaku Tanaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lozerand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>