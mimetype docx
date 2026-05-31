--- v2 (2026-04-30)
+++ v3 (2026-05-31)
@@ -175,602 +175,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les guerriers dans la brume. Éléments d’archéologie sur la violence et ses acteurs à la fin de la Préhistoire au Japon</w:t>
+                <w:t xml:space="preserve">Art et Préhistoire au Japon : les Jōmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.49-68</w:t>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020-1, pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359794v1</w:t>
+                <w:t xml:space="preserve">hal-03359783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et Préhistoire au Japon : les Jōmon</w:t>
+                <w:t xml:space="preserve">Les guerriers dans la brume. Éléments d’archéologie sur la violence et ses acteurs à la fin de la Préhistoire au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takashi Inada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020-1, pp.23-42</w:t>
+              <w:t xml:space="preserve">Cahiers d'Extrême-Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.49-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359783v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year 5 at Fukushima: a ‘disaster-led’ archaeology of the contemporary future</w:t>
+                <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Schlanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2016.28⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396387v1</w:t>
+                <w:t xml:space="preserve">hal-02396386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du cinéma à Taiwan sous domination coloniale japonaise : une « assimilation par confrontation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamie Misawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.203-235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ebisu.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furansu ni okeru kōkogaku mono to kotoba no ryakushi (18 seiki matsu -1945) フランスにおける考古学 モノと言葉の略史（１８世紀末〜１９４５年）(Brève histoire des objets et des mots de l’archéologie en France – fin XVIIIe siècle – 1945)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Year 5 at Fukushima: a ‘disaster-led’ archaeology of the contemporary future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Schlanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kōkogaku kenkyū 考古学研究 (La recherche archéologique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (350), pp.409-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482207v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéologie mondiale à l’heure du Japon. Compte rendu du 8e World Archaeology Congress à Kyōto (28/08-2/09/2016)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Furansu ni okeru kōkogaku mono to kotoba no ryakushi (18 seiki matsu -1945) フランスにおける考古学 モノと言葉の略史（１８世紀末〜１９４５年）(Brève histoire des objets et des mots de l’archéologie en France – fin XVIIIe siècle – 1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kōkogaku kenkyū 考古学研究 (La recherche archéologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69-2, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396386v1</w:t>
+                <w:t xml:space="preserve">hal-03482207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un musée des désastres à Fukushima</w:t>
               </w:r>
@@ -988,187 +988,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial Claims. Putting and End to Historical or Geographical Legitimation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fosses-pièges du site de Tama New Town au Japon : Une approche du Jōmon des forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Spotlight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.6742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482177v1</w:t>
+                <w:t xml:space="preserve">hal-02396392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses-pièges du site de Tama New Town au Japon : Une approche du Jōmon des forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorial Claims. Putting and End to Historical or Geographical Legitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est - Suppléments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Japan Spotlight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, may/june 2013, pp.46-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.6742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396392v1</w:t>
+                <w:t xml:space="preserve">hal-03482177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mine d’Iwami et ses enjeux techniques</w:t>
               </w:r>
@@ -1896,681 +1896,681 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihon to sekai no kōkogaku Ōshū kōkogaku kara no shiten 日本と世界の考古学　欧州考古学からの視点 (Le Japon et l'archéologie dans le monde Du point de vue de l'archéologie en Europe)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lois et institutions de l’archéologie japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Inada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kōkogaku kenkyū-kai 考古学研究会 (Society of Archaeological Studies ; Société des études archéologiques). </w:t>
+              <w:t xml:space="preserve">École nationale des Chartes, PSL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kōkogaku no rinkaku Kōkogakukenkyū-kai 70 shūnen kinenshi 考古学の輪郭　考古学研究会 70 周年記念誌 (The Outline of Archaeology, Volume à l'occasion des 70 ans de la Société des études archéologiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.94-95, 2024</w:t>
+              <w:t xml:space="preserve">1941 Genèse et développements d'une loi sur l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.515-523, 2024, 978-2-11-157660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687863v1</w:t>
+                <w:t xml:space="preserve">hal-04993545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois et institutions de l’archéologie japonaise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nihon to sekai no kōkogaku Ōshū kōkogaku kara no shiten 日本と世界の考古学　欧州考古学からの視点 (Le Japon et l'archéologie dans le monde Du point de vue de l'archéologie en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École nationale des Chartes, PSL. </w:t>
+              <w:t xml:space="preserve">Kōkogaku kenkyū-kai 考古学研究会 (Society of Archaeological Studies ; Société des études archéologiques). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1941 Genèse et développements d'une loi sur l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.515-523, 2024, 978-2-11-157660-5</w:t>
+              <w:t xml:space="preserve">Kōkogaku no rinkaku Kōkogakukenkyū-kai 70 shūnen kinenshi 考古学の輪郭　考古学研究会 70 周年記念誌 (The Outline of Archaeology, Volume à l'occasion des 70 ans de la Société des études archéologiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.94-95, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993545v1</w:t>
+                <w:t xml:space="preserve">hal-04687863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolmens et Sociétés de la péninsule de Corée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des contextes du mégalithisme dans l'archipel japonais au mégalithisme comme contexte. Réflexions pour inventaire des premières sociétés sédentaires aux premières sociétés à État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.671-689, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.721-744, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769632v1</w:t>
+                <w:t xml:space="preserve">hal-03769601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les développements d'une culture des arts de la pierre dans la Corée ancienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takafumi Yamamoto</w:t>
+                <w:t xml:space="preserve">Introduction aux mégalithes de l'Asie centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nespoulous</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.699-719, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.621-625, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769669v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégalithes préhistoriques et protohistoriques de l'archipel japonais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Kikuchi</w:t>
+                <w:t xml:space="preserve">Dolmens et Sociétés de la péninsule de Corée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.745-757, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.671-689, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769680v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux mégalithes de l'Asie centrale et orientale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les développements d'une culture des arts de la pierre dans la Corée ancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Yamamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Akian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Hein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.621-625, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.699-719, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769592v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contextes du mégalithisme dans l'archipel japonais au mégalithisme comme contexte. Réflexions pour inventaire des premières sociétés sédentaires aux premières sociétés à État</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégalithes préhistoriques et protohistoriques de l'archipel japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luc Laporte; Jean-Marc Large; Laurent Nespoulous; Chris Scarre; Tara Steimer-Herbet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mégalithes dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Publications Chauvinoises</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.721-744, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
+              <w:t xml:space="preserve">, pp.745-757, 2022, Mémoires LVIII, vol. 2, 9791090534742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769601v1</w:t>
+                <w:t xml:space="preserve">hal-03769680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du siège de roc à la chambre funéraire. Histoire, mythes et mégalithes au Japon</w:t>
               </w:r>
@@ -2649,273 +2649,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une archéologie de la Chine avant la Chine impériale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Japon dans tous ses États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des civilisations Comment l'archéologie bouleverse nos connaissances</w:t>
+              <w:t xml:space="preserve">Une Histoire des Civilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.300-307, 2018, 978-2-7071-8878-6</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.462-469, 2018, 9782707188786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529471v1</w:t>
+                <w:t xml:space="preserve">hal-02396379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chichūkai, nishi yōroppa kara mita Yayoijidai to Kinki Yayoi shakai 地中海、西ヨーロッパから見た弥生時代と近畿弥生社会</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une archéologie de la Chine avant la Chine impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryūnosuke Kakudō</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hideto Morioka 森岡秀人 (dir.), Shoki nōkō katsudō to kinki no Yayoi shakai 初期農耕活動と近畿の弥生社会 (Les premiers pas de l’agriculture et les societiés Yayoi du Kinki)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yūzankaku 雄山閣, pp.259-266, 2018, 4639026102</w:t>
+              <w:t xml:space="preserve">Une Histoire des civilisations Comment l'archéologie bouleverse nos connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte INRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.300-307, 2018, 978-2-7071-8878-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396378v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Japon dans tous ses États</w:t>
+                <w:t xml:space="preserve">Chichūkai, nishi yōroppa kara mita Yayoijidai to Kinki Yayoi shakai 地中海、西ヨーロッパから見た弥生時代と近畿弥生社会</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une Histoire des Civilisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hideto Morioka 森岡秀人 (dir.), Shoki nōkō katsudō to kinki no Yayoi shakai 初期農耕活動と近畿の弥生社会 (Les premiers pas de l’agriculture et les societiés Yayoi du Kinki)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yūzankaku 雄山閣, pp.259-266, 2018, 4639026102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02396379v1</w:t>
+                <w:t xml:space="preserve">hal-02396378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Empire à la Nation, de la Nation aux Régions Construction du patrimoine et de l’archéologie préventive au Japon</w:t>
               </w:r>
@@ -3266,315 +3266,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Période Kofun et l’archipel japonais à partir du IIIème siècle</w:t>
+                <w:t xml:space="preserve">Cadres chrono-culturels et dynamiques protohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.61-76, 2008, http://www.editions-msh.fr/livre/?GCOI=27351100960080</w:t>
+              <w:t xml:space="preserve">, pp.19-23, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482098v1</w:t>
+                <w:t xml:space="preserve">hal-03482076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ébauche d’une histoire de la protohistoire japonaise</w:t>
+                <w:t xml:space="preserve">L’Apparition des premières sociétés agricoles de l’archipel japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-78, 2008, 978-2-7351-1547-1</w:t>
+              <w:t xml:space="preserve">, pp.25-59, 2008, 978-2-7351-1547-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482109v1</w:t>
+                <w:t xml:space="preserve">hal-03482089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site Jōmon de Sannai Maruyama : Un Exemple japonais de conservation et de pédagogie</w:t>
+                <w:t xml:space="preserve">Heijô-kyô, une capitale antique et son palais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuhiro Okada</w:t>
+                <w:t xml:space="preserve">Migaku Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.133-138, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, pp.83-94, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482249v1</w:t>
+                <w:t xml:space="preserve">hal-03482274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois, administration, et mouvements pour la protection des sites archéologiques au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Inada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3610,371 +3610,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques générales de l’archéologie et de la préservation des sites au Japon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Période Kofun et l’archipel japonais à partir du IIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et Patrimoine au Japon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.7-14, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-76, 2008, http://www.editions-msh.fr/livre/?GCOI=27351100960080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482263v1</w:t>
+                <w:t xml:space="preserve">hal-03482098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres chrono-culturels et dynamiques protohistoriques</w:t>
+                <w:t xml:space="preserve">Ébauche d’une histoire de la protohistoire japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-23, 2008</w:t>
+              <w:t xml:space="preserve">, pp.77-78, 2008, 978-2-7351-1547-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482076v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Apparition des premières sociétés agricoles de l’archipel japonais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site Jōmon de Sannai Maruyama : Un Exemple japonais de conservation et de pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et patrimoine au Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-59, 2008, 978-2-7351-1547-1</w:t>
+              <w:t xml:space="preserve">, MSH, pp.133-138, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482089v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heijô-kyô, une capitale antique et son palais</w:t>
+                <w:t xml:space="preserve">Problématiques générales de l’archéologie et de la préservation des sites au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migaku Tanaka</w:t>
+                <w:t xml:space="preserve">Makoto Sahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demoule, Jean-Paul; Souyri, Pierre-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie et patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH, pp.83-94, 2008</w:t>
+              <w:t xml:space="preserve">Archéologie et Patrimoine au Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, pp.7-14, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482274v1</w:t>
+                <w:t xml:space="preserve">hal-03482263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4292,51 +4292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation et identités en Asie orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et le fait colonial II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon et le fait colonial I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4688,51 +4688,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendai Furansu Kōkogaku no genjō to kadai フランス考古学の現状と課題</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Demoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,51 +4936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359783v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Inada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.28" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Misawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1923" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kikuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi End&#333;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2004.1377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2003.1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souyri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/le-japon?v=7911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer Herbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nakamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yamamoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Akian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769680v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mac&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#363;nosuke Kakud&#333;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Une_histoire_des_civilisations-9782707188786.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482098v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100960080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Okada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sahara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaku Tanaka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lozerand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nespoulous" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359783v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Demoule" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Inada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Schlanger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3844" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamie Misawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nanta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1923" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482207v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Kikuchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1597" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6742" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi End&#333;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2004.1377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ebisu.2003.1333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483998v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Souyri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/le-japon?v=7911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Steimer Herbet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chauvigny-patrimoine.fr/Editions/fiche_memoires.php?sku=MEM058" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Nakamura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Yamamoto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Akian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mac&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396379v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Une_histoire_des_civilisations-9782707188786.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ry&#363;nosuke Kakud&#333;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une_histoire_des_civilisations-9782707188786" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/european-archaeology-identities-migrations" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15626" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100960080" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaku Tanaka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Okada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482263v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sahara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lozerand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.2431" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.1569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1632" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.1504" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Butel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cipango.683" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>