--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1678,278 +1678,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruciferous weed isolates of Xanthomonas campestris yield insight into pathovar genomic relationships and genetic determinants of host- and tissue-specificity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A β-glucuronidase (GUS) Based Bacterial Competition Assay to Assess Fine Differences in Fitness during Plant Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoe Dubrow</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carpenter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-22-0024-R⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744707v1</w:t>
+                <w:t xml:space="preserve">hal-03765278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A β-glucuronidase (GUS) Based Bacterial Competition Assay to Assess Fine Differences in Fitness during Plant Infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+                <w:t xml:space="preserve">Cruciferous weed isolates of Xanthomonas campestris yield insight into pathovar genomic relationships and genetic determinants of host- and tissue-specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Dubrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+                <w:t xml:space="preserve">Morgan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Boulanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ayress Grinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (13), </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (9), pp.791-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-22-0024-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765278v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EffectorK, a comprehensive resource to mine for Ralstonia, Xanthomonas, and other published effector interactors in the Arabidopsis proteome</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel González-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin L Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fontaine-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas Whole Genome Sequencing: Phylogenetics, Host Specificity and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4869,295 +4869,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Szurek</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642222v1</w:t>
+                <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of Xanthomonas fuscans subsp. fuscans strain 4834-R reveals that flagellar motility is not a general feature of xanthomonads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+                <w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
+                <w:t xml:space="preserve">Erika Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.761--790. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199326v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of Xanthomonas campestris pv. campestris Strain Xca5.</w:t>
               </w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5405,429 +5405,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Boureau</w:t>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.e00538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648487v1</w:t>
+                <w:t xml:space="preserve">hal-01199307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurana Serres Giardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Briand</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01036-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649259v1</w:t>
+                <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chabannes</w:t>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine David</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.e00538. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199307v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas citri pv. malvacearum Strains.</w:t>
               </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Forero Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5947,51 +5947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic survey of pathogenicity determinants and VNTR markers in the cassava bacterial pathogen Xanthomonas axonopodis pv. manihotis strain CIO151</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario L. Arrieta-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M. Rodríguez-R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,77 +6211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
@@ -7210,1805 +7210,1930 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the proximal proteome of two YopJ family acetyltransferases from two plant vascular pathogenic bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for the formation of hydathodes, small and often overlooked structures playing a role in water fluxes and photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Savourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Monge Waleryszak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+                <w:t xml:space="preserve">Damien Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pacquit</w:t>
+                <w:t xml:space="preserve">Soline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deciphering the proximal proteome of two YopJ family acetyltransferases from two plant vascular pathogenic bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Int Soc Mol Plant Microbe Interact, Jul 2023, Providence, Rhode Island, United States. pp.73</w:t>
+              <w:t xml:space="preserve">The many facets of photosynthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757960v1</w:t>
+                <w:t xml:space="preserve">hal-05603974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRI AS A TOOL FOR THE FUNCTIONAL STUDY OF GENE FAMILIES IN XANTHOMONAS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Javegny</w:t>
+                <w:t xml:space="preserve">Deciphering the proximal proteome of two YopJ family acetyltransferases from two plant vascular pathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Monge Waleryszak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pacquit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Deciphering the proximal proteome of two YopJ family acetyltransferases from two plant vascular pathogenic bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Int Soc Mol Plant Microbe Interact, Jul 2023, Providence, Rhode Island, United States. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208321v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black Rot of crucifers in New York State and the role of transcription activator-like effectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Dubrow</w:t>
+                <w:t xml:space="preserve">CRISPRI AS A TOOL FOR THE FUNCTIONAL STUDY OF GENE FAMILIES IN XANTHOMONAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lange, H.W.</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Augusto Medina Culma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escalone Aline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Javegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American-Phytopathological-Society (APS) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Dijon, United States. pp.94</w:t>
+              <w:t xml:space="preserve">ICPP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599683v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebb and flow of vascular pathogenesis through repeated gain and loss of a molecular switch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Black Rot of crucifers in New York State and the role of transcription activator-like effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Perez Quintero</w:t>
+                <w:t xml:space="preserve">Z. Dubrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pesce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Jauneau</w:t>
+                <w:t xml:space="preserve">Lange, H.W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">American-Phytopathological-Society (APS) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Dijon, United States. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735187v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ebb and flow of vascular pathogenesis through repeated gain and loss of a molecular switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">E. Gluck-Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">A. L. Perez Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738045v1</w:t>
+                <w:t xml:space="preserve">hal-02735187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated strategy to unravel the biological role of evolutionary conserved type III effectors from xylem-colonizing bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Gonzalez Fuente</w:t>
+                <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Rembliere</w:t>
+                <w:t xml:space="preserve">M. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Arroyo Velez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nemo Peeters</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735402v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated strategy to unravel the biological role of evolutionary conserved type III effectors from xylem-colonizing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Baudin</w:t>
+                <w:t xml:space="preserve">Manuel Gonzalez Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Rembliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Arroyo Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361887v1</w:t>
+                <w:t xml:space="preserve">hal-02735402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single cellobiosidase is required for barley hydathode and xylem colonization by Xanthomonas translucens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Gluck-Thaler</w:t>
+                <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735197v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward identification of TAL effector targeted susceptibility genes in black rot of cabbage caused by Xanthomonas campestris pv. campestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dubrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The xopJ6 gene encodes a PopP2-like acetyl transferase from Xanthomonas campestris pv. campestris recognized by RRS1/RPS4 R genes in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gonzalez-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Escouboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vicédo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics and transcriptomics of #Xanthomonas campestris# : Session 3- Physiologie, génétique et génomique des bactéries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Lautier</w:t>
+                <w:t xml:space="preserve">A single cellobiosidase is required for barley hydathode and xylem colonization by Xanthomonas translucens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Butchacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gluck-Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Aussois, France. pp.40</w:t>
+              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456725v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adriana Bernal</w:t>
+                <w:t xml:space="preserve">Comparative genomics and transcriptomics of #Xanthomonas campestris# : Session 3- Physiologie, génétique et génomique des bactéries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Aussois, France. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202944v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in type 3 effector repertoires, pathological phenotypes and host range of Xanthomonas citri pv. citri pathotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Vital</w:t>
+                <w:t xml:space="preserve">Genome sequencing of Xanthomonas axonopodis pv. phaseoli CFBP4834-R reveals that flagellar motility is not a general feature of xanthomonads. [Abstract]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Molecular Plante-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">4. Xanthomonas Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202943v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation in type 3 effector repertoires, pathological phenotypes and host range of Xanthomonas citri pv. citri pathotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Javegny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Congress of Molecular Plante-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AvrAC, a Xanthomonas campestris pv. campestris-specific type III effector, triggers ETI in Arabidopsis vasculature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. New Phytologist Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9018,216 +9143,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF THE XANTHOMONAS CAMPESTRIS TALOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleux Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVOLVEMENT OF TALES IN XANTHOMONAS CAMPESTRIS PV. CAMPESTRIS PATHOGENICITY IN CAULIFLOWER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleux Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,159 +9371,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Harpines: des protéines assimilables aux déhydrines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Plantes Bactéries, Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aussois, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9408,91 +9533,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrating the 20th Anniversary of the First Xanthomonas Genome Sequences – How Genomics Revolutionized Taxonomy, Provided Insight into the Emergence of Pathogenic Bacteria, Enabled New Fundamental Discoveries and Helped Developing Novel Control Measures – A Perspective from the French Network on Xanthomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Koebnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,73 +9633,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9596,103 +9721,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptation at early infection stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9748,65 +9873,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9953,51 +10078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merfa, M." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsan, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dill-Macky, R." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Koczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbitzer, Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danalyn Holmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01302-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Medina Culma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Escalon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Javegny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744707v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dubrow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Carter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayress Grinage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-22-0024-R" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3776" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Jauneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gluck-Thaler, Emile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerruti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Reyna, Veronica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan, Vishnu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Calvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zinck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2452" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Noel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxun Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boris Szurek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Becker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12841" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vital" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00333" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073469" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Rao Uppalapati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Ishiga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Ryu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Ishiga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03470.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668932v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Canonne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arechaga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015773" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757960v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monge Waleryszak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pacquit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208321v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escalone Aline" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599683v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dubrow" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lange, H.W." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735187v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gluck-Thaler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Perez Quintero" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735197v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butchacas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szurek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361946v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Fuente" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202943v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757740v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merfa, M." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsan, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dill-Macky, R." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Koczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbitzer, Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danalyn Holmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01302-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Medina Culma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Escalon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Javegny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dubrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Carter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayress Grinage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-22-0024-R" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Jauneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gluck-Thaler, Emile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerruti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Reyna, Veronica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan, Vishnu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Calvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zinck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2452" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Noel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxun Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boris Szurek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Becker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12841" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vital" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00333" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073469" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Rao Uppalapati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Ishiga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Ryu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Ishiga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03470.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668932v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Canonne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arechaga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015773" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monge Waleryszak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pacquit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escalone Aline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599683v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dubrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lange, H.W." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gluck-Thaler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Perez Quintero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesce" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szurek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361946v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Fuente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butchacas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>