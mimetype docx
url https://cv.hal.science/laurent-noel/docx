--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -891,1316 +891,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eINTACT system dissects bacterial exploitation of plant osmosignalling to enhance virulence</w:t>
+                <w:t xml:space="preserve">CRISPRi in Xanthomonas demonstrates functional convergence of transcription activator‐like effectors in two divergent pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan You</w:t>
+                <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Koczyk</w:t>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nuc</w:t>
+                <w:t xml:space="preserve">César Augusto Medina Culma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morbitzer, Robert</w:t>
+                <w:t xml:space="preserve">Aline Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danalyn Holmes</w:t>
+                <w:t xml:space="preserve">Stéphanie Javegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.128-141. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (4), pp.1593-1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01302-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003426v1</w:t>
+                <w:t xml:space="preserve">hal-04058189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRi in Xanthomonas demonstrates functional convergence of transcription activator‐like effectors in two divergent pathogens</w:t>
+                <w:t xml:space="preserve">The eINTACT system dissects bacterial exploitation of plant osmosignalling to enhance virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
+                <w:t xml:space="preserve">Yuan You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Audran</w:t>
+                <w:t xml:space="preserve">Grzegorz Koczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Augusto Medina Culma</w:t>
+                <w:t xml:space="preserve">Maria Nuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Escalon</w:t>
+                <w:t xml:space="preserve">Morbitzer, Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Javegny</w:t>
+                <w:t xml:space="preserve">Danalyn Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238 (4), pp.1593-1604. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.128-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01302-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058189v1</w:t>
+                <w:t xml:space="preserve">hal-04003426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydathodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome‐wide identification of fitness determinants in the Xanthomonas campestris bacterial pathogen during early stages of plant infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien S Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quiroz Monnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.06.014⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (13), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789619v1</w:t>
+                <w:t xml:space="preserve">hal-03744702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of 17 Strains from Eight Races of Xanthomonas campestris pv. campestris</w:t>
+                <w:t xml:space="preserve">Hydathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Noël</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (14), pp.R763-R764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00279-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03842450v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide identification of fitness determinants in the Xanthomonas campestris bacterial pathogen during early stages of plant infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequences of 17 Strains from Eight Races of Xanthomonas campestris pv. campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien S Luneau</w:t>
+                <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Baudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Laurent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (13), pp.235-248. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mra.00279-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744702v1</w:t>
+                <w:t xml:space="preserve">hal-03842450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
+                <w:t xml:space="preserve">Cruciferous weed isolates of Xanthomonas campestris yield insight into pathovar genomic relationships and genetic determinants of host- and tissue-specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Luneau</w:t>
+                <w:t xml:space="preserve">Zoe Dubrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cerutti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrère</w:t>
+                <w:t xml:space="preserve">Sara Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Morgan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayress Grinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (9), pp.791-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-22-0024-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580527v1</w:t>
+                <w:t xml:space="preserve">hal-03744707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A β-glucuronidase (GUS) Based Bacterial Competition Assay to Assess Fine Differences in Fitness during Plant Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21769/BioProtoc.3776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cruciferous weed isolates of Xanthomonas campestris yield insight into pathovar genomic relationships and genetic determinants of host- and tissue-specificity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptations at early infection stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carpenter</w:t>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Carter</w:t>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayress Grinage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carine Gris</w:t>
+                <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (9), pp.791-802. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.159-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-22-0024-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.13117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744707v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EffectorK, a comprehensive resource to mine for Ralstonia, Xanthomonas, and other published effector interactors in the Arabidopsis proteome</w:t>
+                <w:t xml:space="preserve">Anatomy of leaf apical hydathodes in four monocotyledon plants of economic and academic relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gonzalez‐fuente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+                <w:t xml:space="preserve">Alain A. Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Monachello</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12965⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0232566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052440v1</w:t>
+                <w:t xml:space="preserve">hal-02972304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of leaf apical hydathodes in four monocotyledon plants of economic and academic relevance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EffectorK, a comprehensive resource to mine for Ralstonia, Xanthomonas, and other published effector interactors in the Arabidopsis proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gonzalez‐fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Monachello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Jauneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Cerutti</w:t>
+                <w:t xml:space="preserve">Benjamin G Marsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne‐claire Cazalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0232566. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (10), pp.1257-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972304v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From effectors to effectomes: Are functional studies of individual effectors enough to decipher plant pathogen infectious strategies?</w:t>
               </w:r>
@@ -2225,51 +2225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel González-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,51 +2450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves in the Leaves: Anatomy, Physiology, and Immunity of Epithemal Hydathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiema Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin L Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Fontaine-Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2992,278 +2992,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histochemical Preparations to Depict the Structure of Cauliflower Leaf Hydathodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Immunity at cauliflower hydathodes controls systemic infection by xanthomonas campestris pv campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Noel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (20), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (2), pp.700-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617607v1</w:t>
+                <w:t xml:space="preserve">hal-01607115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity at cauliflower hydathodes controls systemic infection by xanthomonas campestris pv campestris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Histochemical Preparations to Depict the Structure of Cauliflower Leaf Hydathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 174 (2), pp.700-716. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607115v1</w:t>
+                <w:t xml:space="preserve">hal-02617607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas Pathotype Strains Infecting Aroid Plants</w:t>
               </w:r>
@@ -3288,64 +3288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (5), pp.e00902-16. </w:t>
@@ -3396,64 +3396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Ecology, Physiology, and Genomics to Understand Host Specificity in Xanthomonas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,64 +3521,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas Whole Genome Sequencing: Phylogenetics, Host Specificity and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3863,77 +3863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequences of the Race 1 and Race 4 Xanthomonas campestris pv. campestris Strains CFBP 1869 and CFBP 5817.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (3), pp.469-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional reprogramming and phenotypical changes associated with growth of Xanthomonas campestris pv. campestris in cabbage xylem sap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,51 +4637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZRK atypical kinases: emerging signaling components of plant immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5003,563 +5003,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
+                <w:t xml:space="preserve">Genome Sequence of Xanthomonas campestris pv. campestris Strain Xca5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Szurek</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00032-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642222v1</w:t>
+                <w:t xml:space="preserve">hal-02649490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of Xanthomonas campestris pv. campestris Strain Xca5.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Arlat</w:t>
+                <w:t xml:space="preserve">Variations in type III effector repertoires, pathological phenotypes and host range of Xanthomonas citri pv. citri pathotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Escalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Javegny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00032-12⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.483--496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649490v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in type III effector repertoires, pathological phenotypes and host range of Xanthomonas citri pv. citri pathotypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Noël</w:t>
+                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Vital</w:t>
+                <w:t xml:space="preserve">Ahmed Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12019⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.e00538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199321v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural genetic variation of Xanthomonas campestris pv. campestris pathogenicity on Arabidopsis revealed by association and reverse genetics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chabannes</w:t>
+                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine David</w:t>
+                <w:t xml:space="preserve">Martial Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.e00538. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00538-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199307v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Xanthomonas axonopodis pv. glycines Strains CFBP 2526 and CFBP 7119.</w:t>
               </w:r>
@@ -5673,161 +5673,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Draft Genome Sequence of Xanthomonas alfalfae subsp. alfalfae Strain CFBP 3836.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Xanthomonas cassavae Type Strain CFBP 4642.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Agnes Jacques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+                <w:t xml:space="preserve">Alejandra Munoz Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Briand</w:t>
+                <w:t xml:space="preserve">Erika Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (6), </w:t>
+              <w:t xml:space="preserve">, 2013, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01035-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00679-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649259v1</w:t>
+                <w:t xml:space="preserve">hal-02642222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Quality Draft Genome Sequences of Two Xanthomonas citri pv. malvacearum Strains.</w:t>
               </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Forero Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting promoters targeted by TAL effectors in plant genomes: from dream to reality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,77 +6211,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Arechaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6881,51 +6881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (9), pp.896-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7401,51 +7401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Monge Waleryszak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,103 +7500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRI AS A TOOL FOR THE FUNCTIONAL STUDY OF GENE FAMILIES IN XANTHOMONAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Augusto Medina Culma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escalone Aline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Javegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -7638,64 +7638,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Rot of crucifers in New York State and the role of transcription activator-like effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Dubrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7763,51 +7763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebb and flow of vascular pathogenesis through repeated gain and loss of a molecular switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gluck-Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. L. Perez Quintero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7875,90 +7875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8125,90 +8125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TnSeq approach to study the genetic bases of Xanthomonas campestris pv. campestris adaptation to in vitro and in planta conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8244,333 +8244,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward identification of TAL effector targeted susceptibility genes in black rot of cabbage caused by Xanthomonas campestris pv. campestris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Dubrow</w:t>
+                <w:t xml:space="preserve">The xopJ6 gene encodes a PopP2-like acetyl transferase from Xanthomonas campestris pv. campestris recognized by RRS1/RPS4 R genes in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lange</w:t>
+                <w:t xml:space="preserve">Manuel Gonzalez-Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivanna Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Audran</w:t>
+                <w:t xml:space="preserve">Maxime Escouboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Szurek</w:t>
+                <w:t xml:space="preserve">Céline Vicédo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+              <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734705v1</w:t>
+                <w:t xml:space="preserve">hal-02361946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The xopJ6 gene encodes a PopP2-like acetyl transferase from Xanthomonas campestris pv. campestris recognized by RRS1/RPS4 R genes in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lauber</w:t>
+                <w:t xml:space="preserve">Toward identification of TAL effector targeted susceptibility genes in black rot of cabbage caused by Xanthomonas campestris pv. campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dubrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gonzalez-Fuente</w:t>
+                <w:t xml:space="preserve">H. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Escouboué</w:t>
+                <w:t xml:space="preserve">Ivanna Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vicédo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Luneau</w:t>
+                <w:t xml:space="preserve">B. Szurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
+              <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361946v1</w:t>
+                <w:t xml:space="preserve">hal-02734705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single cellobiosidase is required for barley hydathode and xylem colonization by Xanthomonas translucens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Butchacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8875,103 +8875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in type 3 effector repertoires, pathological phenotypes and host range of Xanthomonas citri pv. citri pathotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Escalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Javegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Molecular Plante-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kyoto, Japan</w:t>
@@ -9013,64 +9013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvrAC, a Xanthomonas campestris pv. campestris-specific type III effector, triggers ETI in Arabidopsis vasculature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9157,103 +9157,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONAL CHARACTERIZATION OF THE XANTHOMONAS CAMPESTRIS TALOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleux Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrés Zárate-Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, lyon, France</w:t>
@@ -9295,90 +9295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INVOLVEMENT OF TALES IN XANTHOMONAS CAMPESTRIS PV. CAMPESTRIS PATHOGENICITY IN CAULIFLOWER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleux Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanna Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, lyon, France</w:t>
@@ -9800,64 +9800,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xanthomonas transcriptome inside cauliflower hydathodes reveals bacterial virulence strategies and physiological adaptation at early infection stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien S Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,51 +10078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merfa, M." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsan, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dill-Macky, R." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan You" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Koczyk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbitzer, Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danalyn Holmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01302-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Medina Culma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Escalon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Javegny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3776" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744707v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dubrow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Carter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayress Grinage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-22-0024-R" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Jauneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232566" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gluck-Thaler, Emile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerruti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Reyna, Veronica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan, Vishnu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Calvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zinck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2452" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607115v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01852" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Noel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxun Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boris Szurek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Becker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12841" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vital" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00333" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073469" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Rao Uppalapati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Ishiga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Ryu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Ishiga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03470.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668932v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Canonne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arechaga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015773" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monge Waleryszak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pacquit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escalone Aline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599683v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dubrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lange, H.W." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gluck-Thaler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Perez Quintero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesce" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szurek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361946v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Fuente" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butchacas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04483657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cesbron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas W. G. Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merfa, M." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lauber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsan, L." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dill-Macky, R." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiroz Monnens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cunnac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Charbit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10684-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372773v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Routaboul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Savourat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andr&#233;s Z&#225;rate-Chaves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Medina Culma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Escalon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Javegny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18808" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan You" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Koczyk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morbitzer, Robert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danalyn Holmes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01302-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Luneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Baudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18313" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.06.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#235;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00279-22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744707v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dubrow" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carpenter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Carter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayress Grinage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-22-0024-R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lauber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boulanger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3776" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Luneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02972304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Jauneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232566" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez&#8208;fuente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Monachello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin G Marsella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12965" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03127388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Arroyo-Velez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Fuente" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03177564v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gluck-Thaler, Emile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerruti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro L. P&#233;rez-Quintero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman-Reyna, Veronica" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan, Vishnu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc4516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149268v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schattat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082718-100228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chekri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Calvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Zinck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2019.02.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiema Traore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gu&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bachelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.07.062" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QT2B0D2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Szurek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin L Doyle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fontaine-Bodin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607115v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01852" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2452" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rob&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pruvost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00902-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Boureau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080615-100147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090750v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01100" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Noel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594261v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pesce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bragard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01174-15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01023-15" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxun Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Feng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Li" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2015.08.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01574-14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455988v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lautier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2190-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boris Szurek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct198" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Becker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12345" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636648v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rivas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12841" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gagnevin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Gordon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00727-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199326v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario L. Arrieta-Ortiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-761" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00032-12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199321v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vital" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabannes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00538-12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agnes Jacques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Briand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01035-13" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01036-13" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Munoz Bodnar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ortiz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00679-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Forero Serna" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00674-13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199314v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Rodr&#237;guez-R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Poulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. D&#237;az" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079704" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645608v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00333" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650427v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073469" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Le Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Liang Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00465-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Rao Uppalapati" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Ishiga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choong-Min Ryu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takako Ishiga" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03470.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668932v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Canonne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marino" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arechaga" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015773" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666099v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp109" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603974v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vasselon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Marty" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Monge Waleryszak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pacquit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escalone Aline" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599683v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dubrow" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lange, H.W." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gluck-Thaler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Perez Quintero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pesce" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738045v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735402v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez Fuente" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rembliere" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Arroyo Velez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361887v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Baudin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361946v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonzalez-Fuente" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escoubou&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vic&#233;do" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Fuentes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Szurek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735197v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Butchacas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456725v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bourreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bernal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209771v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleux Brice" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281873v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pochon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932122v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358284v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>