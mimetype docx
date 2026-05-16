--- v0 (2026-03-20)
+++ v1 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Nony </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced modulation of the oxidation state of dibenzothiophene S-oxide molecules on an insulating substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4841. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Mechanism of Chevron Graphene Nanoribbons on (111)-Oriented Coinage Metal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (21), pp.8601-8610. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness calibration of qPlus sensors at low temperature through thermal noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitziber Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.580 - 602. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.15.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometre-long covalent organic fibres by photoinitiated chain-growth radical polymerization on an alkali-halide surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.1112-1117. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-018-0120-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact AFM and differential reflectance spectroscopy joint analyses of bis-pyrenyl thin films on bulk insulators: Relationship between structural and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipda Luangprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (23), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.97.235434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and Growth Mechanisms of Self-Assembled Films on Insulating Substrates: Role of Molecular Flexibility and Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Gaberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Z Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L Shluger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.4393 - 4403. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency shift, damping, and tunneling current coupling with quartz tuning forks in noncontact atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (115421), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.115421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design and Control Over the Morphology of Self-Assembled Films on Ionic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (9), pp.1400414. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.201400414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermally driven high-frequency piezoresistive SiC cantilevers for dynamic atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.054304. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct height measurements by Kelvin probe force microscopy: Poly(3-dodecylthiophene) on highly oriented pyrolytic graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (20), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.205423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-driven self-organization of zwitterionic molecules on alkali halide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.285-293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.3.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organised growth of molecular arrays at surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amsalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in Non-Contact Atomic Force Microscopy: a key to model the tip-sample interaction above charged adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.035411. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.035411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies of 1,4-benzene diboronic acid on KCl(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.9290-9295. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102044u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atomic-scale contrast in Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam S. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.036802. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.036802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Supramolecular Network on Ag(111): Hydrogen-Bond Enhancement through Partial Alcohol Dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Ourdjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (7), pp.1032 - 1035. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200900055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of the atomic-scale contact potential difference by Amplitude modulation- and Frequency modulation-Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Glatzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.264014. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/26/264014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach to the Local Contact Potential Difference on (001) Ionic Surfaces:~Implications for Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Glatzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.035410. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.035410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy simulator with phase-locked-loop controlled frequency detection and excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.235439. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance dependence of force and dissipation in non-contact atomic force microscopy on Cu(100) and Al(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bennewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S101-S107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/15/2/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of individual molecules trapped on a nanostructured insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Alkauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bennewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.2185-2189. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl048693v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-TBPP and PTCDA molecules on insulating surfaces studied by ultra-high-vacuum non-contact AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bennewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S91-S96. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/15/2/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact atomic force microscopy: Stability criterion and dynamical responses of the shift of frequency and damping signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74, pp.2726-2734. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1564274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an oscillating tip-cantilever system in NC-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 188, pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation induced by attractive interaction in dynamic force microscopy : contribution of adsorbed water layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 499, pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of an oscillating tip in Non-Contact Atomic Force Microscopy: theoretical and numerical investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (4), pp.2537-2543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation induced by attractive interaction in dynamic force microscopy: contribution of adsorbed water layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 499 (2-3), pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of an oscillating tip in noncontact atomic force microscopy: Theoretical and numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (4), pp.2537-2543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of self-assembled monolayers of organosilanes chemically bonded onto silica wafers by dynamical force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (16), pp.4844-4850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA properties investigated by dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.827-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability criterions of an oscillating tip-cantilever system in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of noncontact dissipation in the tapping mode: Attempt to extract quantitative information on the surface properties with the local force probe method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 114, pp.4945-4954. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1349179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Self-Assembled Monolayers of Organosilanes Chemically Bonded on Silica Wafers by Dynamical Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17, pp.4844-4850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamical properties of an oscillating tip-cantilever system in the tapping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 111(4), pp.1615-1627. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.479422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the non linear dynamic behaviour of an oscillating tip-microlever system and the contrast at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 140, pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics of a nanoprotuberance under the action of an oscillating nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59, pp.2407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamic Behavior of an Oscillating Tip-Microlever System and Contrast at the Atomic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82(17), pp.3388-3391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Modulation of the Oxidation State of Dibenzothiophene S-Oxide Molecules on an Insulating Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fodeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibenzothiophene S-Oxide Molecules investigated on metallic and insulating substrates by LT-SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fodeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV induced on-surface deoxygenation: the case of dibromosulfoxides on 2ML NaCl(001)/Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simon Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-surface synthesis OSS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfoxide Molecules Studied by ncAFM on Insulating Surfaces: Deoxygenation and Extrusion of SO under UV-Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simon Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects: Adsorption of Organic Molecules at Insulating Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shluger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on nc-AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of KPFM and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd German-French summer school on nc-AFM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the RHK R9 to an Omicron VT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application Note</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux organiques supramoléculaires étendus sur sels ioniques : Versatilité de la liaison hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux organiques supramoléculaires étendus sur sels ioniques : Versatilité de la liaison hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Supramolecular Networks on Insulating Substrates: Versatility of the Hydrogen Bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Supramolecular Networks on Insulating Substrates: Versatility of the Hydrogen Bond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-driven self-organization of zwitterionic molecules on alkali halide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D assemblies of Zwitterionic Molecules on Alkali Halide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization of Zwitterionic Molecules on Alkali Halide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on non-contact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Český Krumlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a molecular dipole on the adsorption on an ionic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on non-contact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lindau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of section curve by phase constant dynamic mode atomic force microscopy in non-contact situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nanjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoneya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Noncontract Atomic Force Microscopy (NC-AFM 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.49-53, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(02)01478-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of fluctuation and dissipation in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nanjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoneya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an oscillating tip-cantilever system in NC-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the non linear dynamic behaviour of an oscillating tip-microlever system and the contrast at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Noncontact Atomic Force Microscopy (NC-AFM 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region. pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Insulating Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SP2P - Division Photochimie, Photophysique, Photosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Modulation of the Oxidation State of Dibenzothiophene S-Oxide Molecules on an Insulating Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simon Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du GDR Nanosciences en Champ Proche sous Ultra-Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness calibration of qPlus sensors at low temperature through thermal noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitziber Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Non-contact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness calibration of qPlus sensors at low temperature through thermal noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitziber Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées du GDR Nanosciences en Champ proche Sous Ultravide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallado-catalyzed synthesis of biarylsulfoxides, towards on-surface reactivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraPCat3 - 3rd Trans Pyrenean meeting in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de pointe CO pour des mesures SPM basse température : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détection de la force d'interaction pointe-surface sans perte de sensibilité pour augmenter la bande passante d'acquisition des mesures en microscopie à force atomique en mode non-contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trizac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3134185 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular networks on a Silicon Surface or on Insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the influence of substrate lattice, molecular dimensions and polar end-groups on the self-assembly of organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme bimodal en microscopie à sonde de Kelvin : effet hétérodyne inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Valloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grévin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous relaxation of a molecular layer on an insulator due to compressive stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mannsfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la microscopie de force dynamique : application à l'étude de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Sciences et Technologies - Bordeaux I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la microscopie de force dynamique en mode non-contact : structures supramoléculaires sur surfaces isolantes et microscopie de sonde de Kelvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00861989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de sonde de Kelvin : concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 24ème Forum des microscopies à sonde locale, Obernai, France. 2023, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact atomic force microscopy in ultra-high vacuum : concepts & recent trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. École d'été "NANOSUM" - Carry le rouet, France. 2022, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic force microscopy in non-contact mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential reflectance spectroscopy on molecular layers: experimental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02083155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRINCIPLES OF KELVIN PROBE FORCE MICROSCOPY AND APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 2nd German-French summer school on noncontact-AFM Osnabrück, 12th-16th of September 2016, Germany, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Kelvin Probe Force Microscopy and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Laurent NONY, 1st German-French Summer School on noncontact -AFM Porquerolles, 6th-11th 2013, France, 2013, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00917935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de force en mode non-contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 14ème Forum des microscopies à sonde locale, Valpré, Ecully, 2011, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00581849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de force dynamique: éléments (Première partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00588297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de force dynamique: éléments (Deuxième partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00588298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Nony </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing pathways to aromaticity governed by amine dehydrogenation and metal–organic complexation in on-surface synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Lombana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songpol Chaunchaiyakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hagebaum-Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Parrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (7), pp.3198 - 3210. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4sc07550a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced modulation of the oxidation state of dibenzothiophene S-oxide molecules on an insulating substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4841. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60075-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Mechanism of Chevron Graphene Nanoribbons on (111)-Oriented Coinage Metal Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (21), pp.8601-8610. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness calibration of qPlus sensors at low temperature through thermal noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitziber Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.580 - 602. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.15.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometre-long covalent organic fibres by photoinitiated chain-growth radical polymerization on an alkali-halide surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.1112-1117. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41557-018-0120-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact AFM and differential reflectance spectroscopy joint analyses of bis-pyrenyl thin films on bulk insulators: Relationship between structural and optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipda Luangprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (23), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.97.235434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and Growth Mechanisms of Self-Assembled Films on Insulating Substrates: Role of Molecular Flexibility and Entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Gaberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Z Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L Shluger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121, pp.4393 - 4403. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b12738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency shift, damping, and tunneling current coupling with quartz tuning forks in noncontact atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (115421), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.115421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Design and Control Over the Morphology of Self-Assembled Films on Ionic Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (9), pp.1400414. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.201400414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrothermally driven high-frequency piezoresistive SiC cantilevers for dynamic atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cambril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.054304. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4891833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correct height measurements by Kelvin probe force microscopy: Poly(3-dodecylthiophene) on highly oriented pyrolytic graphite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (20), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.205423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image calculations with a numerical frequency-modulation atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (20), pp.10492-10501. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp400948a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-driven self-organization of zwitterionic molecules on alkali halide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.285-293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.3.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organised growth of molecular arrays at surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amsalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in Non-Contact Atomic Force Microscopy: a key to model the tip-sample interaction above charged adatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.035411. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.035411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular assemblies of 1,4-benzene diboronic acid on KCl(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 114, pp.9290-9295. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp102044u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the atomic-scale contrast in Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam S. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103, pp.036802. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.036802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Supramolecular Network on Ag(111): Hydrogen-Bond Enhancement through Partial Alcohol Dehydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Ourdjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (7), pp.1032 - 1035. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200900055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of the atomic-scale contact potential difference by Amplitude modulation- and Frequency modulation-Kelvin probe force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Glatzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.264014. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/26/264014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Approach to the Local Contact Potential Difference on (001) Ionic Surfaces:~Implications for Kelvin Probe Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Glatzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.035410. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.035410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncontact atomic force microscopy simulator with phase-locked-loop controlled frequency detection and excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Wezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.235439. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.235439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance dependence of force and dissipation in non-contact atomic force microscopy on Cu(100) and Al(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bennewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S101-S107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/15/2/021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of individual molecules trapped on a nanostructured insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Alkauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bennewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.2185-2189. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl048693v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu-TBPP and PTCDA molecules on insulating surfaces studied by ultra-high-vacuum non-contact AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bennewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.S91-S96. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/15/2/019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact atomic force microscopy: Stability criterion and dynamical responses of the shift of frequency and damping signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74, pp.2726-2734. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1564274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an oscillating tip-cantilever system in NC-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 188, pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation induced by attractive interaction in dynamic force microscopy : contribution of adsorbed water layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 499, pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of an oscillating tip in Non-Contact Atomic Force Microscopy: theoretical and numerical investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (4), pp.2537-2543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipation induced by attractive interaction in dynamic force microscopy: contribution of adsorbed water layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cohen-Bouhacina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 499 (2-3), pp.152-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of an oscillating tip in noncontact atomic force microscopy: Theoretical and numerical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 91 (4), pp.2537-2543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of self-assembled monolayers of organosilanes chemically bonded onto silica wafers by dynamical force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (16), pp.4844-4850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA properties investigated by dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.827-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of noncontact dissipation in the tapping mode: Attempt to extract quantitative information on the surface properties with the local force probe method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 114, pp.4945-4954. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1349179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability criterions of an oscillating tip-cantilever system in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24, pp.221-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Self-Assembled Monolayers of Organosilanes Chemically Bonded on Silica Wafers by Dynamical Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Navarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bennetau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17, pp.4844-4850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the non linear dynamic behaviour of an oscillating tip-microlever system and the contrast at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 140, pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamical properties of an oscillating tip-cantilever system in the tapping mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 111(4), pp.1615-1627. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.479422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics of a nanoprotuberance under the action of an oscillating nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 59, pp.2407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamic Behavior of an Oscillating Tip-Microlever System and Contrast at the Atomic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82(17), pp.3388-3391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Modulation of the Oxidation State of Dibenzothiophene S-Oxide Molecules on an Insulating Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fodeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Spa, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dibenzothiophene S-Oxide Molecules investigated on metallic and insulating substrates by LT-SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fodeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Toyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV induced on-surface deoxygenation: the case of dibromosulfoxides on 2ML NaCl(001)/Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simon Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On-surface synthesis OSS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sant Feliu De Guixols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfoxide Molecules Studied by ncAFM on Insulating Surfaces: Deoxygenation and Extrusion of SO under UV-Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simon Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dérivés sulfoxydes sur des substrats métalliques et isolants par technique SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECO 63 - Groupe d'Etudes en Chimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Kerjouano, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SULFOXIDE MOLECULES STUDIED BY ncAFM ON METAL END INSULATING SUBSTRATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Effects: Adsorption of Organic Molecules at Insulating Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shluger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International conference on nc-AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principle of KPFM and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd German-French summer school on nc-AFM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Osnabrück, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the RHK R9 to an Omicron VT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application Note</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux organiques supramoléculaires étendus sur sels ioniques : Versatilité de la liaison hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux organiques supramoléculaires étendus sur sels ioniques : Versatilité de la liaison hydrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Supramolecular Networks on Insulating Substrates: Versatility of the Hydrogen Bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Supramolecular Networks on Insulating Substrates: Versatility of the Hydrogen Bond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Controlling the adsorption of specially designed molecules for ionic substrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole-driven self-organization of zwitterionic molecules on alkali halide surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nanoscience + Technology (ICN+T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D assemblies of Zwitterionic Molecules on Alkali Halide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecmol'12 Sixth International meeting on molecular eletronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization of Zwitterionic Molecules on Alkali Halide Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on non-contact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Český Krumlov, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of a molecular dipole on the adsorption on an ionic surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cherioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on non-contact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lindau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of section curve by phase constant dynamic mode atomic force microscopy in non-contact situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nanjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoneya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Noncontract Atomic Force Microscopy (NC-AFM 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.49-53, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0169-4332(02)01478-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of fluctuation and dissipation in dynamic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nanjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yoneya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of an oscillating tip-cantilever system in NC-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Noncontact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.341-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the non linear dynamic behaviour of an oscillating tip-microlever system and the contrast at the atomic scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Noncontact Atomic Force Microscopy (NC-AFM 98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Unknown, Unknown Region. pp.333-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Reactivity of Sulfoxides on Insulating Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Maerten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SP2P - Division Photochimie, Photophysique, Photosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoinduced Modulation of the Oxidation State of Dibenzothiophene S-Oxide Molecules on an Insulating Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simon Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du GDR Nanosciences en Champ Proche sous Ultra-Vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness calibration of qPlus sensors at low temperature through thermal noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitziber Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Non-contact Atomic Force Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness calibration of qPlus sensors at low temperature through thermal noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uehli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aitziber Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Themlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées du GDR Nanosciences en Champ proche Sous Ultravide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallado-catalyzed synthesis of biarylsulfoxides, towards on-surface reactivity studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Magné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Hankache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Geagea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Simón Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas G Bréfuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TraPCat3 - 3rd Trans Pyrenean meeting in Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de pointe CO pour des mesures SPM basse température : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détection de la force d'interaction pointe-surface sans perte de sensibilité pour augmenter la bande passante d'acquisition des mesures en microscopie à force atomique en mode non-contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ciliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pereda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trizac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3134185 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular networks on a Silicon Surface or on Insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Makoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Jeannoutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Palmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the influence of substrate lattice, molecular dimensions and polar end-groups on the self-assembly of organic molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Amrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Para</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme bimodal en microscopie à sonde de Kelvin : effet hétérodyne inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Valloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Loppacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grévin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous relaxation of a molecular layer on an insulator due to compressive stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Mannsfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Oison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Pawlak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00702026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la microscopie de force dynamique : application à l'étude de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Sciences et Technologies - Bordeaux I, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la microscopie de force dynamique en mode non-contact : structures supramoléculaires sur surfaces isolantes et microscopie de sonde de Kelvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Aix-Marseille Université, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00861989v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de sonde de Kelvin : concepts et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 24ème Forum des microscopies à sonde locale, Obernai, France. 2023, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-contact atomic force microscopy in ultra-high vacuum : concepts & recent trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. École d'été "NANOSUM" - Carry le rouet, France. 2022, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic force microscopy in non-contact mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential reflectance spectroscopy on molecular layers: experimental aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02083155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRINCIPLES OF KELVIN PROBE FORCE MICROSCOPY AND APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. 2nd German-French summer school on noncontact-AFM Osnabrück, 12th-16th of September 2016, Germany, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Kelvin Probe Force Microscopy and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. Laurent NONY, 1st German-French Summer School on noncontact -AFM Porquerolles, 6th-11th 2013, France, 2013, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00917935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de force en mode non-contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 14ème Forum des microscopies à sonde locale, Valpré, Ecully, 2011, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00581849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de force dynamique: éléments (Première partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00588297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie de force dynamique: éléments (Deuxième partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEA. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00588298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05166847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60075-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Loppacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uehli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Herrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.50" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0120-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipda Luangprasert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.235434" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gaberle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Gao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L Shluger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Amrous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12738" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201400414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891833" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fuchs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.205423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pawlak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102044u" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S. Foster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.036802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ourdjini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Glatzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035410" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baratoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schaer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pfeiffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wezel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/2/021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gnecco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Alkauskas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl048693v" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/2/019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boisgard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1564274" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bouhacina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cohen-Bouhacina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Aime" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choplin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousbaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bennetau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1349179" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Navarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Choplin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479422" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fodeke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simon Marqu&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaberle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shluger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456849v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941683v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nanjo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoneya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(02)01478-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTVQZ63-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iijima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291490v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pereda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trizac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valloire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mannsfeld" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861989v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02083155v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00917935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00581849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00588297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00588298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Lombana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songpol Chaunchaiyakul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chuzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hagebaum-Reignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc07550a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05166847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Hankache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Geagea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60075-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Loppacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uehli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Herrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.50" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Para" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-018-0120-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipda Luangprasert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.235434" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gaberle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Z Gao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L Shluger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Amrous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12738" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115421" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201400414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubekri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cambril" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891833" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Fuchs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.205423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Castani&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp400948a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duverger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.3.32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amsalem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bocquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045337" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.035411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pawlak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp102044u" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406631v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam S. Foster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.036802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Ourdjini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Glatzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/26/264014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035410" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124764v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baratoff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schaer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Pfeiffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wezel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.235439" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bennewitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Meyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/2/021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gnecco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Alkauskas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl048693v" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/15/2/019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boisgard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aim&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1564274" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bouhacina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cohen-Bouhacina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Aime" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couturier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choplin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousbaa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bennetau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1349179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Navarre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Choplin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bennetau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011145v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.479422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011214v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fodeke" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Simon Marqu&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Br&#233;fuel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413022v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas G Br&#233;fuel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaberle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shluger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrous" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456849v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702368v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941683v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941666v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Palmino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nanjo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yoneya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-4332(02)01478-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQTVQZ63-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550659v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanada" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iijima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550297v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Maerten" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291490v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289890v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288334v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413034v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288279v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ciliberto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pereda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trizac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Makoudi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lamare" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Jeannoutot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549724v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Valloire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;vin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702026v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mannsfeld" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008804v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00861989v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04068413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02083155v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00917935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00581849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00588297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00588298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>