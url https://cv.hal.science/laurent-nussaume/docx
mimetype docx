--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -510,745 +510,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing impacts of biotic and abiotic stresses on the regulation of phosphate homeostasis in plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing plant intracellular inorganic orthophosphate distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satomi Kanno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meina Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyuan Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruili Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-024-01533-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01612-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536133v1</w:t>
+                <w:t xml:space="preserve">hal-04629721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">smFISH for plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update of phosphate transport regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3766-1_6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (3), pp.293-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-024-01544-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734451v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviewing impacts of biotic and abiotic stresses on the regulation of phosphate homeostasis in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-024-01533-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923976v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+                <w:t xml:space="preserve">smFISH for plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fluorescence In Situ Hybridization (FISH), 2784, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3766-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271704v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing plant intracellular inorganic orthophosphate distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sahar Hani</w:t>
+                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-023-01612-9⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (3), pp.857-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629721v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of phosphate transport regulations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deloose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Clúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (3), pp.293-295. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (6), pp.1764-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10265-024-01544-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629718v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of plant central phosphate signaling</w:t>
               </w:r>
@@ -1351,51 +1351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem K+ loading modulates K+ and Cs+ absorption and distribution in Arabidopsis under K+-limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylem K+ loading modulates K+ and Cs+ absorption and distribution in Arabidopsis under K+-limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2599,697 +2599,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis casein kinase 2 triggers stem cell exhaustion under Al toxicity and phosphate deficiency through activating the DNA damage response pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Roux</w:t>
+                <w:t xml:space="preserve">Pengliang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Have</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duong</w:t>
+                <w:t xml:space="preserve">Manon Demulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Okamoto Yoshiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.1361-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412552v1</w:t>
+                <w:t xml:space="preserve">hal-03521799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duong</w:t>
+                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.1050-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933239v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Have</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Le Poder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 108 (5), pp.1507-1521. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+              <w:t xml:space="preserve">, 2021, 108, pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923994v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis casein kinase 2 triggers stem cell exhaustion under Al toxicity and phosphate deficiency through activating the DNA damage response pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kaoru Okamoto Yoshiyama</w:t>
+                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab005⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (5), pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521799v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Whelan</w:t>
+                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (5), pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03320179v1</w:t>
+                <w:t xml:space="preserve">hal-04923994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
               </w:r>
@@ -3537,295 +3537,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02363540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis ALIX Regulates Stomatal Aperture and Turnover of Abscisic Acid Receptors</w:t>
+                <w:t xml:space="preserve">Genetic Dissection of Fe-Dependent Signaling in Root Developmental Responses to Phosphate Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta García-León</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Cuyas</w:t>
+                <w:t xml:space="preserve">Xiaoyue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaa Abd El-Moneim</w:t>
+                <w:t xml:space="preserve">Zhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Belda-Palazón</w:t>
+                <w:t xml:space="preserve">Jinsong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00399⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (1), pp.300-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924019v1</w:t>
+                <w:t xml:space="preserve">cea-01975153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Dissection of Fe-Dependent Signaling in Root Developmental Responses to Phosphate Deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis ALIX Regulates Stomatal Aperture and Turnover of Abscisic Acid Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Wang</w:t>
+                <w:t xml:space="preserve">Marta García-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Zheng</w:t>
+                <w:t xml:space="preserve">Diaa Abd El-Moneim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinsong Dong</w:t>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Song</w:t>
+                <w:t xml:space="preserve">Borja Belda-Palazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 179 (1), pp.300-316. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2411-2429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01975153v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under phosphate starvation conditions, Fe and Al trigger accumulation of the transcription factor STOP1 in the nucleus of Arabidopsis root cells</w:t>
               </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,130 +3945,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis ALIX regulates stomatal aperture and turnover of Abscisic acid receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta García-León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cuyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Abd El-Moneim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesia Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Belda-Palazón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (10), pp.2411-2429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1105/tpc.19.00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02315871v1</w:t>
@@ -4689,51 +4689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Limitations of Phosphate Quantification: Guidelines for Plant Biologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cuyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4957,51 +4957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel role for the root cap in phosphate uptake and homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satomi Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,411 +7218,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flanking sequence tags in Arabidopsis thaliana T-DNA insertion lines : a pilot study</w:t>
+                <w:t xml:space="preserve">Expression and disruption of the Arabidopsis TOR (target of rapamycin) gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ortega</w:t>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Raynal</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laudié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Cooke</w:t>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 325 (7), pp.773-780</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (9), pp.6422-6427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682059v1</w:t>
+                <w:t xml:space="preserve">hal-02675116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and disruption of the Arabidopsis TOR (target of rapamycin) gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flanking sequence tags in Arabidopsis thaliana T-DNA insertion lines : a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Menand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+                <w:t xml:space="preserve">M. Laudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">C. Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouchez</w:t>
+                <w:t xml:space="preserve">R. Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (7), pp.773-780</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143297v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and disruption of the Arabidopsis TOR (target of rapamycin) gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desnos</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David D. Bouchez</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 99 (9), pp.6422-6427</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 99 (9), pp.6422-6427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.092141899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675116v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of mutants to analyze the interaction between Arabidopsis thaliana and its naturally root-associated Pseudomonas</w:t>
               </w:r>
@@ -9016,90 +9016,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Remblière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9781,273 +9781,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187858v1</w:t>
+                <w:t xml:space="preserve">hal-04187840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187840v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10202,51 +10202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4248-1_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01533-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Ruan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01612-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01544-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Jia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1040118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Craieye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04411-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dindas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defalco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.11.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlong Xiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Satheesh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiao Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlan Gao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01231-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Wei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Demulder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Okamoto Yoshiyama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14569" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Abd El-Moneim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Belda-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00399" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01975153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Dong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00907" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14374" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Cardona-L&#243;pez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mar&#237;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charukesi Rajulu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Irigoyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00393" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desnos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berkowitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244541" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GS1PRKZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081067" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie S Lokerse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolf Weijers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072553" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754927v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ricaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107870" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Thibaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmerli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lessard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01867.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortega" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.092141899" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000384" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB8LRL03-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Eastmond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hooks" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Williams" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004945200" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thibaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contard-David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Klimyuk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuenemann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danja Schuenemann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Gupta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klimyuk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10312" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314294v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Jouve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Williams" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andersson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreoletti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714078v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincentz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708278v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dorbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712981v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas Carrera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928327v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuy&#224;s Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00593623" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13431-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4248-1_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Ruan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01612-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01544-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01533-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Jia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1040118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Craieye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04411-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dindas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defalco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.11.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlong Xiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Satheesh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiao Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlan Gao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01231-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Wei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Demulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Okamoto Yoshiyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14569" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01975153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Abd El-Moneim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Belda-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00399" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14374" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Cardona-L&#243;pez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mar&#237;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charukesi Rajulu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Irigoyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00393" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desnos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berkowitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244541" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GS1PRKZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081067" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie S Lokerse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolf Weijers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072553" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754927v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ricaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107870" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Thibaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmerli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lessard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01867.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675116v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682059v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortega" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143297v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.092141899" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000384" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB8LRL03-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Eastmond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hooks" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Williams" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004945200" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thibaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contard-David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Klimyuk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuenemann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danja Schuenemann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Gupta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klimyuk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10312" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314294v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Jouve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Williams" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andersson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreoletti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714078v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincentz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708278v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dorbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712981v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas Carrera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928327v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuy&#224;s Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00593623" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13431-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>