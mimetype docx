--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -66,9201 +66,9335 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Single-Cell Transcriptional Dynamics in Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2875, pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4248-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Single-Cell Transcriptional Dynamics in Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Methods in Molecular Biology, 2875 (9), pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-4248-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviewing impacts of biotic and abiotic stresses on the regulation of phosphate homeostasis in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-024-01533-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">smFISH for plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fluorescence In Situ Hybridization (FISH), 2784, pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3766-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis hydathodes are sites of auxin accumulation and nutrient scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bellenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (3), pp.857-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent advances in unraveling the mystery of combined nutrient stress in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Deloose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Clúa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huikyong Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luqing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (6), pp.1764-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizing plant intracellular inorganic orthophosphate distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meina Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyuan Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruili Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-023-01612-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Update of phosphate transport regulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (3), pp.293-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-024-01544-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cracking the code of plant central phosphate signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianqing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keke Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (3), pp.267-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xylem K+ loading modulates K+ and Cs+ absorption and distribution in Arabidopsis under K+-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Nobori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1040118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xylem K+ loading modulates K+ and Cs+ absorption and distribution in Arabidopsis under K+-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Nobori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1040118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1040118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and interest of molecular markers to monitor plant Pi status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien de Craieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04411-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncoupling aluminum toxicity from aluminum signals in the STOP1 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Février</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.785791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.785791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineral nutrient signaling controls photosynthesis: focus on iron deficiency-induced chlorosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Therby-Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Rhee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Rouached</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.502-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2021.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct inhibition of phosphate transport by immune signaling in $Arabidopsis$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Dindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Defalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.11.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Je t'aime moi non plus&amp;quot;: A love-hate relationship between iron and phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2021.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From mycorrhization to Pi homeostasis control: PHR is the key player!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (5), pp.456-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approaches and determinants to sustainably improve crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Trung Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Murchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Baekelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fes3.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHORT-ROOT stabilizes PHOSPHATE1 to regulate phosphate allocation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinlong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieqiong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viswanathan Satheesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanxiao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.1074-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01231-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (5), pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root responses to aluminium and iron stresses require the SIZ1 SUMO ligase to modulate the STOP1 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Have</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108 (5), pp.1507-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live single-cell transcriptional dynamics via RNA labelling during the phosphate response in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.1050-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-021-00981-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis casein kinase 2 triggers stem cell exhaustion under Al toxicity and phosphate deficiency through activating the DNA damage response pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengliang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Demulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Eekhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Okamoto Yoshiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.1361-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape of the Noncoding Transcriptome Response of Two Arabidopsis Ecotypes to Phosphate Starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Scalisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183 (3), pp.1058-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.00446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02962421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissue‐specific inactivation by cytosine deaminase/uracil phosphoribosyl transferase as a tool to study plant biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), pp.731-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02363540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic Dissection of Fe-Dependent Signaling in Root Developmental Responses to Phosphate Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsong Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (1), pp.300-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01975153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis ALIX Regulates Stomatal Aperture and Turnover of Abscisic Acid Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta García-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Abd El-Moneim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Belda-Palazón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2411-2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis ALIX regulates stomatal aperture and turnover of Abscisic acid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta García-León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaa Abd El-Moneim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Belda-Palazón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2411-2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02315871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between Jasmonic Acid, Phosphate Signaling and the Regulation of Glycerolipid Homeostasis in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (6), pp.1260-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under phosphate starvation conditions, Fe and Al trigger accumulation of the transcription factor STOP1 in the nucleus of Arabidopsis root cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.937-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02149165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Phosphate Fast-Responsive Genes PECP1 and PPsPase1 Affect Phosphocholine and Phosphoethanolamine Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Kuwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 176 (4), pp.2943-2962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.01246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01950857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low phosphate activates STOP1-ALMT1 to rapidly inhibit root cell elongation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dartevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Meisrimler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SeedUSoon: A New Software Program to Improve Seed Stock Management and Plant Line Exchanges between Research Laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charavay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant biology: Unravelling the transient physiological role for PHO1 in the seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (19), pp.R1062 - R1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.08.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance and Limitations of Phosphate Quantification: Guidelines for Plant Biologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.690-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02143828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel role for the root cap in phosphate uptake and homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.14577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESCRT-III-Associated Protein ALIX Mediates High-Affinity Phosphate Transporter Trafficking to Maintain Phosphate Homeostasis in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Cardona-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cuyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charukesi Rajulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (9), pp.2560-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1479-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634365v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root Architecture Responses: In Search of Phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Berkowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (4), pp.1713-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.244541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cytosolic/nuclear HSC70 and HSP90 molecular chaperones are important for stomatal closure and modulate abscisic acid-dependent physiological responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Droillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (3), pp.1481-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.174425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis thaliana high-affinity phosphate transporters exhibit multiple levels of posttranslational regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.1523 - 1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.081067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root developmental adaptation to phosphate starvation: better safe than sorry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Péret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (8), pp.442-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2011.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00848566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel fry1 allele reveals the existence of a mutant phenotype unrelated to 5'-&amp;gt;3' exoribonuclease (XRN) activities in Arabidopsis thaliana roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A Crisp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">miR390, Arabidopsis TAS3 tasiRNAs, and their AUXIN RESPONSE FACTOR targets define an autoregulatory network quantitatively regulating lateral root growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Herz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie S Lokerse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolf Weijers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (4), pp.1104-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.072553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The root cap at the forefront</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (4), pp.335-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COP9 signalosome- and 26S proteasome-dependent regulation of SCFTIR1 accumulation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Stuttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane E Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (12), pp.7920-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M809069200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarch Symmetry of the Vascular Bundle in Arabidopsis Root Encompasses the Pericycle and Is Reflected in Distich Lateral Root Initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laplaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boucheron-Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (1), pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.107870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphate deficiency promotes modification of iron distribution in&amp;lt;em&amp;gt; Arabidopsis&amp;lt;/em&amp;gt; plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Floriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chiarenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (11), pp.1767 - 1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2006.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of QTL controlling root growth response to phosphate starvation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01405.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A genome-wide transcriptional analysis using Arabidopsis thaliana Affymetrix gene chips determined plant responses to phosphate deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kashchandra G. Raghothama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse A. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (33), pp.11934-11939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0505266102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Arabidopsis thaliana mutant deficient in the expression of O-methyltransferase impacts lignins and sinapoyl esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.973-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptome analysis of Arabidopsis colonized by a plant‐growth promoting rhizobacterium reveals a general effect on disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cartieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarrobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (2), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01867.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flanking sequence tags in Arabidopsis thaliana T-DNA insertion lines : a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (7), pp.773-780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression and disruption of the Arabidopsis TOR (target of rapamycin) gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (9), pp.6422-6427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.092141899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression and disruption of the Arabidopsis TOR (target of rapamycin) gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (9), pp.6422-6427</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of mutants to analyze the interaction between Arabidopsis thaliana and its naturally root-associated Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sarrobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 212 (2), pp.190-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004250000384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoter trapping of a novel medium-chain Acyl-CoA oxidase, which is induced transcriptionally during Arabidopsis seed germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Eastmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Hooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 275 (44), pp.34375-34381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M004945200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of an Arabidopsis thaliana mutant accumulating threonine resulting from mutation in a new dihydrodipicolinate synthase gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarrobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Contard-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 24 (3), pp.357-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chromodomain protein encoded by the arabidopsis CAO gene is a plant-specific component of the chloroplast signal recognition particle pathway that is involved in LHCP targeting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vi Klimyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persello-Cartieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Havaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Contard-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schuenemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11, pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel signal recognition particle targets light-harvesting proteins to the thylakoid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danja Schuenemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Persello-Cartieaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klimyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (17), pp.10312-10316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.17.10312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transcriptionally active state is required for post-transcriptional silencing (cosuppression) of nitrate reductase host genes and transgenes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe J.-C. Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taline T. Elmayan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9, pp.1495-1504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular identification of zeaxanthin epoxidase of Nicotiana plumbaginifolia, a gene involved in abscisic acid biosynthesis and corresponding to the ABA locus of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine M. Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 15 (10), pp.2331-2342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferryl intermediates of catalase captured by time-resolved Weissenberg crystallography and UV-VIS spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hm Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pa Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nat Struct Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.951-956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-transcriptional regulation of nitrate reductase by light is abolished by an N-terminal deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.611-621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and regulation of nitrate reductase in Solanaceous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Dorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Denis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nova Acta Leopoldina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 70 (288), pp.39-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitutive nitrate reductase: a dominant conditional marker for plant genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (2), pp.267-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des organismes photosynthétiques et micro-organismes associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Biologie intégrative des organismes photosynthétiques et micro-organismes associés (Section 23). 2025, pp.381-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture. Section 23 Biologie Végétale Intégrative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bousquet-Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Boutté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Comité Nationale de la Recherche Scientifique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954889v1</w:t>
-              </w:r>
-[...8632 lines deleted...]
-                <w:t xml:space="preserve">hal-02712981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis hydathodes are sites of intense auxin metabolism and nutrient scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routaboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bellenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Remblière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two ecotype-related long non-coding RNAs in the environmental control of root growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Scalisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9270,500 +9404,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Chemical Inducers of the Phosphate-Starvation Signaling Pathway in A. thaliana Using Chemical Genetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Chemical Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1795, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humana Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 242 p., 2018, Methods in Molecular Biology, 978-1-4939-7874-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7874-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical genetics in dissecting membrane glycerolipid functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cuyas Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Nakamura and Y. Li-Beisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Plant and Algae Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Springer, pp.159-175, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical genetics in dissecting membrane glycerolipid functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cuyàs Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Plant and Algae Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Editions Springer, 2016, Subcellular Biochemistry, 978-3-319-25977-2 978-3-319-25979-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant plasma membrane and phosphate deprivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse A Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murphy, A.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Plasma Membrane, Plant Cell Monographs, Vol. 19, Chap. 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag Berlin Heidelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-251, 2011, Plant Cell Monographs, 978-3-642-13430-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13431-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9773,289 +9907,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICAR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187840v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of the Arabidopsis thaliana phosphate starvation signalling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Chemical genetics dissection of the adaptation of Arabidopsis to a phosphate deficient medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">Plant Bioinformatics, Systems and Synthetic Biology Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Nottingham, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187858v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId368"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10202,51 +10336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074197v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4248-1_4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Ruan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01612-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01544-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01533-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Jia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Yi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1040118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448157v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Craieye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04411-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dindas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defalco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.11.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.12.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlong Xiao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Satheesh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiao Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlan Gao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01231-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Wei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Demulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Okamoto Yoshiyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deschamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14569" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01975153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Dong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00907" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924019v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Abd El-Moneim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Belda-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00399" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14374" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698496v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00013" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.050" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv208" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Cardona-L&#243;pez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mar&#237;n" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charukesi Rajulu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Irigoyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00393" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desnos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berkowitz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244541" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848566v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.05.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GS1PRKZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081067" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie S Lokerse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolf Weijers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072553" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754927v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ricaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107870" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Thibaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmerli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lessard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01867.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675116v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682059v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortega" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143297v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.092141899" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937707v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000384" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB8LRL03-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699067v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Eastmond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hooks" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Williams" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004945200" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thibaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contard-David" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Klimyuk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuenemann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danja Schuenemann" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Gupta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klimyuk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10312" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314294v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Jouve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Williams" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andersson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreoletti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714078v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincentz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708278v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dorbe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712981v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315917v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas Carrera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928327v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuy&#224;s Carrera" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593623v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00593623" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13431-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Hani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4248-1_4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Kanno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01533-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3766-1_6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routaboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bellenot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Olympio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04271704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Deloose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Cl&#250;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huikyong Cho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqing Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Masmoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyuan Ruan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruili Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-023-01612-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01544-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianqing Jia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keke Yi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.12.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vallier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Nobori" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1040118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Craieye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04411-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Poder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline F&#233;vrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.785791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Therby-Vale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Rhee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Rouached" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2021.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dindas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defalco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.11.063" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.11.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsheng Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.12.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Trung Luu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Murchie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlong Xiao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieqiong Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viswanathan Satheesh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanxiao Meng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlan Gao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01231-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412552v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Have" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15525" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923994v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03320179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Secco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Whelan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00981-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521799v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Wei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Demulder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Okamoto Yoshiyama" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02962421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Balzergue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roul&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Scalisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.00446" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02363540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leonhardt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Renaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14569" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01975153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Dong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#237;a-Le&#243;n" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Abd El-Moneim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesia Rodriguez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Belda-Palaz&#243;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00399" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315871v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02149165v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14374" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950857v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Kuwata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pochon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01246" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartevelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Meisrimler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15300" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01698554v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.08.050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160533v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bligny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gout" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv208" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arrighi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.14577" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Cardona-L&#243;pez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mar&#237;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charukesi Rajulu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Irigoyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00393" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desnos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jost" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kanno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berkowitz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244541" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Droillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Montillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.174425" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652252v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Arrighi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Creff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.081067" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00848566v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;ret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2011.05.006" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GS1PRKZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jouannet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Herz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie S Lokerse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolf Weijers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.072553" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185932v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94CWJ2QF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Parizot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ricaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.107870" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashchandra G. Raghothama" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Jain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0505266102" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680995v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goujon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sibout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maba" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937791v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cartieaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Thibaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmerli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lessard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sarrobert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01867.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ortega" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laudi&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouchez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.092141899" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675116v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004250000384" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB8LRL03-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699067v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Eastmond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Hooks" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Williams" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lange" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M004945200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrobert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Thibaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Contard-David" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314289v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi Klimyuk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persello-Cartieaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schuenemann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937648v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danja Schuenemann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Gupta" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klimyuk" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.17.10312" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689537v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Palauqui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698850v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quesada" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hm Jouve" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Williams" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andersson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andreoletti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincentz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Dorbe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712981v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954889v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boyen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arlat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bousquet-Antonelli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Boutt&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04122145v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rembli&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399291v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954699v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7874-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7874-8_6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuyas Carrera" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928327v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuy&#224;s Carrera" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593623v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A Block" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00593623" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13431-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187858v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187840v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>