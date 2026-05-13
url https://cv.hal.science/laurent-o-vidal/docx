--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Vidal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - histoire contemporaine du Brésil (La Rochelle Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Les villes atlantiques, plaques tournantes de la globalisation (XVe-XXe siècle)• Histoire culturelle atlantique : rythmes, circulations et connexions (XIXe – XXe siècle)• L'Atlantique argentique : circulation des photographes et de la photographie dans l'espace atlantique (1830's-1910's)• Les Humanités océanes : formes d’habitat, imaginaire et environnement, patrimoines immatériels• Balnéarisation des villes et littoraux (France-Brésil, XIXe – XXe siècle)• Migrations françaises au Brésil (XIXe – XXe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des Hommes lents. Résister à la modernité (XVe-XXe siècle) [Paris, Flammarion, 2020]. Entretien avec Laurent Vidal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archicube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités océanes. Entretien avec Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uwx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lents ne naissent que d'un regard surplombant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um poema inacabado: o Rio de Janeiro, a França, os Franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Instituto Histórico-Geográfico de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (31), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de l’émigration française au Brésil : la Maison Beaucourt, 1857-1859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ler História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.113-136. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lerhistoria.10353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A residência diplomática da França no Rio de Janeiro (1816-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Instituto Histórico-Geográfico de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.95-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balnearização como fenômeno de fronteira (notas a partir do caso francês, 1830’s–1980’s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.9424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la ville et la mer, entre la France et le Brésil : penser la balnéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03849285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasil, país da espera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 501, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.21140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, pays de l’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Brésil et la révolution géopolitique mondiale, N° 56 (1), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute2.056.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the city and the sea, between France and Brazil: thinking the urbanization of the seaside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempo encantado ou as astúcias dos homens lentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (2), pp.40-54. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2179-0892.ra.2018.148934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidades, rios e patrimônio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair silvério Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, 7 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme pressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425-426, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre vue du ciel : l’invention de la photographie aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425-426, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis of Pousos in modern Brazil: considerations on (urban) forms sprung from waiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (40), pp.400-419. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20509/TEM-1980-542X2016v224008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruses des hommes lents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425-426, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1858, le Regina Cœli. Le monde dans un bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 420, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohistória das cidades e rios (Brasil, Estados Unidos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.10068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernité en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eloge de la vie simple. Les textes fondamentaux expliqués, 59, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement des savants, déplacement des savoirs. Ou le glissement des concepts sur le sol meuble du Brésil. Les cas de Pierre Monbeig et Roger Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de História da Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.433-438. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/che-v14n2-2015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial L&E, v.9, n.2, 2015 - Dossier Rios e Cidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor e Engenho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/lobore.v9i2.8637391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O São Francisco, um rio de muitas esperas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.10100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do depósito à hospedaria de imigrantes: gênese de um &amp;quot;território da espera&amp;quot; no caminho da emigração para o Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História, Ciências, Saúde-Manguinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.195-217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-59702014005000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O deslocamento e a espera, outras Raizes do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Instituto Histórico e Geográfico Brasileiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (461), pp.415-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seára Vermelha : homens em deslocamento, homens em espera no Nordeste dos anos 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.2-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : pays de l'attente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitais sonhadas, capitais abandonadas Considerações sobre a mobilidade das capitais nas Américas (séculos XVIII - XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista História (São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, mobilités, déplacements : les territoires de l'attente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, http://confins.revues.org/7274. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sob a máscara do colonial. Nascimento e “decadência” de uma vila no Brasil moderno: Vila Boa de Goiás no século XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista História (São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.243-. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-90742009000100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do bom uso (político) da cidade em imagems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (7), pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Merriman :“cities and politics in nineteenth century France”. An interview by Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.833-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acervos pessoais e memória coletiva - Alguns elementos de reflexão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimônio e memória</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le masque du colonial : naissances et “décadence” d’une vila dans le Brésil moderne. Vila Boa de Goiás au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.577-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os “trilhos” da história do Brasil urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ler História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alain Corbin : O prazer do historiador”. Entrevista com Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (40), pp.11-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations récentes de la recherche sur l’histoire du Brésil urbain : éléments pour un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.117-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ginzburg : l’historien et l’avocat du diable (2ème partie) » : entretien avec Laurent Vidal et Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ginzburg : l’historien et l’avocat du diable (1ère partie) » : entretien avec Laurent Vidal et Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (53), pp.113-148. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.053.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comptoir à la ville coloniale : la France et ses nouveaux mondes américains. Bilan historiographique et perspectives de recherche (c.1990-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debates y perspectivas. Cuadernos de historia y ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.141-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Farge : le parcours d’une historienne. Entretien avec Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.115-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation au Brésil, XVIe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 374, pp.263-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthagène et Puerto Bello : ports de commerce et places fortes de l’Amérique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira do Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence française dans le Brésil colonial au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et société au Brésil, de la période coloniale à nos jours. Ou les trois couleurs du Brésil : blanc, jaune et noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 371, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re) Découvrir le Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’itinéraire d’un historien de l’Amérique latine. Entretien avec Frédéric Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28-29, pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil et les sciences humaines : passé-présent. Entretien avec Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28-29, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de société en quête de capitale. Brasília : le Brésil se met en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.31-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la ville au Brésil : un exemple, la notion de «fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.161-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansión portuguesa y urbanización atlántica (Siglos XV-XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Coloquio de Historia Canario-Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Las Palmas de Gran Canaria, España. pp.1252-1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Balneomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Paulo Cesar da Costa Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial L&E 11(2) 2017. Patrimônio ambiental, rios e cidades: Rio Araguaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Munhoz De Argollo Ferrão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor e Engenho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (2), pp.83, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/labore.v11i2.8649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohistória das cidades e rios (Brasil, Estados Unidos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2015, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.10068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopias urbanas no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cronos: Revista da Pós-Grad. em Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade e os Rios na historia do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Mendes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História dos Rios no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosáico. Revista do Mestrado em História da Universidade Católica de Goiás</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Amérique Latine (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’Amérique latine (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 371, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Découvrir le Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceses no Brasil, séculos XIX-XX. Segunda edição revista e ampliada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UNESP. 644p., 2025, 978-65-5711-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Lentos : la resistencia a la aceleracion de nuestro mundo del siglo XV a la actualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errata Naturae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-84-19158-72-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et histoire au Brésil. Essais de rythmanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Des Amériques, 978-2-7535-8778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hommes Lents. Résister à la modernité, XVe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2022, Champs, 9782080277428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04567009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustria - Librairie des Musées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35404-104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fondations de villes sur les littoraux américains (Brésil, Etats-Unis, XVIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Van Ruymbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Perséides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes lents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2020, 978-2-0814-2782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eles sonharam um outro mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson César Cardoso de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edusp, 248 p., 2019, 9788531417160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting territories in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil, XIXe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rivages des Xantons, 978-2-84654-448-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse Universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales rêvées, capitales abandonnées. Considérations sur la mobilité des capitales dans les Amériques (XIXe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2015, Des Amériques, 9782753533820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Territoires de l’attente. Migrations et mobilités dans les Amériques (XIXe – XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Des Amériques, 9782753540262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils ont rêvé d’un autre monde. 1841 : Cinq cents Français partent au Brésil fonder un nouvel Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782081269934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Brésil à l’Atlantique. Essais pour une histoire des échanges culturels internationaux. Mélanges offerts à Guy Martinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enquêtes et Documents, 9782753534377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration européenne aux Amériques. Pour un dialogue entre histoire et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Enquêtes et Documents, 9782753520868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Lágrimas do Rio: O último dia de uma capital, 20 de Abril de 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9788580630480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Martinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Histoire, 9782753514683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil, XIXe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rivages des Xantons, 978-2-84654-254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 502 p., 2010, 978-2-84654-254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Nova Lisboa a Brasília: a Invenção de uma Capital (séculos XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-8523010058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A imigração francesa no Brasil (séculos XIX – XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9788571399181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les larmes de Rio. Le dernier jour d’une capitale (20 avril 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Collection historique, 9782700703993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagan Miasto Które Przepłynęlo Atlantyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIW, 2008, 978-83-06-03109-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão. A cidade que atravessou o Atlântico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martins Fontes, 2008, 978-8599102770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville au Brésil (XVIIIe – XXe siècles). Naissances, renaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rivages des Xantons, 978-2-84654-181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão. La Ville qui traversa l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Champs, 9782081213098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagao Şehirler de Göçer – Fas’tan Amazon’a (1769-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istbank Culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9789944889179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão, a cidade que atravessou o Atlântico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teorema, 2007, 9789726957362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagao. La città che attraversò l'atlantico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-8861591738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão, la ville qui traversa l’Atlantique : du Maroc à l’Amazonie (1769 – 1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Collection historique, 9782700723601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasilia, quarante ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Institut des Hautes Etudes de l'Amérique Latine (IHEAL), 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasilia, quarante ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida de Mello-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHEAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Nova Lisboa à Brasília, l’invention d’une capitale (XIXe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHEAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-2-907163-88-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la redécouverte des Amériques : les voyageurs européens au siècle des indépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Toulouse Le Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-2-85816-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duvignaud. La scène, le monde, sans relâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Babel, 978-2-7427-2656-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes Françaises du Nouveau Monde : des premiers fondateurs aux ingénieurs du roi (XVIème-XVIIIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éditions d'art, 1999, 978-2850563669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Européens et la mer au XVIIIe siècle : les Ibériques de l’Atlantique au Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9782708008342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thèses françaises sur les villes des pays en développement : 1980-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimdorfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR Interurba, 1992, Pratiques Urbaines, 978-2-909839-00-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps volé des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de l'Amérique Latine, des Conquistadors à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde - L'Histoire, pp.85-91, 2025, 978-2-38094-752-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma história esquecida: a Associação Central de Colonização do Rio de Janeiro e a mercadorização da emigração europeia (1857-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UNESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franceses no Brasil. Séculos XIX-XX, segunda edição revista e ampliada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora UNESP, pp.31-48, 2025, 978-65-5711-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopias, silêncios e ruinas. Mappa da medição e demarcação das vinte e cinco legoas quadradas das terras concedidas em complemento do dote da sereníssima princeza de Joinville, 1846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andréa Doré; Junia Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História do Brasil em 25 mapas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companhia das Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-250, 2023, 978-65-5921-111-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens d’Amérique sont paresseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Mauduit; Jeanne Guérout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des préjugés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-57, 2023, 979-1037508393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1526 : le sucre brésilien arrive au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Schnakenbourg; Michel Catala; Stanislas Jeannesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-155, 2023, 9782753589889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue raisonné des autochromes et vues stéréoscopiques de Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.70-119, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et surgirent les autochromes… hypothèses autour du séjour d’Albert Kahn à Rio de Janeiro (9-22 septembre 1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.29-35, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une postérité inattendue : le phalanstère de Sahy et les connexions brésiliennes de Saint-Hilaire (années 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Damasceno Fonseca; Laura de Mello e Souza; Michel Riaudel; Antonella Romano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment 1816 des sciences et des arts. Auguste de Saint-Hilaire, Ferdinand Denis et le Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-315, 2022, 979-10231-0727-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en relief : du spectacle des avenues à la poésie des rues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.55-64, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1858, le Regina Cœli. Les travailleurs émigrés entrent en révolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Zysberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mer, 5000 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-293, 2022, 979-10-375-0763-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs : le roman colossal de la rencontre d’un paysage et d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.39-49, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ralentissement comme kastastrophé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dromologie. Cahiers Paul Virilio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eterotopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-32, 2022, 979-10-93250-57-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les yeux d’Albert Kahn découvrent l’univers africain de Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.50-53, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio 1909, les paysages réinventés d’une ville capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.11-16, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baie de Rio, le film !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.36-37, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio, la photo et la France, toute une histoire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.18-19, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fondation atlantique : la vila de São Jorge dos Ilhéus (1535-1548)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Betrand Van Ruymbeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondations de villes sur les littoraux américains, (Brésil, Etats-Unis, XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Perséides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2021, 978-2-37125-047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aéropostale : des Français dans le ciel et dans les villes du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Cavaniol; Colette Di Matteo-Laborde; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambassade de France au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Internationales du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-193, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du siège de l’Ambassade de France à Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Cavagnol; Colette Di Matteo-Laborde; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambassade de France au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Internationales du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A encenação do poder na cidade. Reflexões em torno da mudança da capital do Brasil (1956-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Fernanda Bicalho; José Pessôa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidade, sociabilidade e patrimônio: as capitais no Império português e no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra-Capa; EDUFF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-370, 2021, 978-65-89014-02-7 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie, une histoire-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fordlândia, Suspended spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-268, 2020, 978-2-37896-190-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa alusiva ao Palácio da Alvorada. Museu Histórico Nacional, 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulo Knauss; Isabel Lenzi; Marize Malta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História do Rio de Janeiro em 45 objetos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGV Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294-301, 2019, 978-8522521395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Slow Men: daily rhythms and social inequalities in Nineteenth-Century Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Bethencourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality in Portuguese-Speaking World. Global and Historical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sussex Academic Press, pp.121-130, 2018, 9781845198466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deste e do outro lado do Atlântico – Mazagão: uma história compartilhada e suas memórias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatiha Benlabbah; Mohamed Saaban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As relações entre o Marrocos e o Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto de Estudos Hispano-Lusófonos; Fundação Alexandre de Gusmão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-46, 2018, 978-99-2095-891-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerações sobre uma experiência negligenciada: a fundação de vilas no tempo das capitanias hereditárias (1534-1549)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fania Fridman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço urbano latino-americano. Ensaios sobre história e política territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-36, 2017, 978-8576174479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources that help us to understand waiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting territories in the Americas : life in the intervals of migration and urban transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la littérature questionne les identités des hommes en attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Arrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attente comme état de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution historique des territoires de l’attente des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Alain, Musset Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-89, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiques nées dans les territoires de l’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-131, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources pour connaître l’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Parente Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l’attente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-40, 2015, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.41872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-297, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’émigrant à immigrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Alain, Musset Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-85, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mazaganistes, une communauté déportée au sein de l’Empire portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Caporossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la police des étrangers. Les expériences atlantiques (XIVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indes savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2015, Rivages des Xantons, 978-2-84654-380-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mobilité éclaire la nature des villes capitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales rêvées, capitales abandonnées. Considérations sur la mobilité des capitales dans les Amériques (XIXe – XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-276, 2014, 9782753533820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nouveau Monde à l’Europe. Du bon usage de la ville en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Didier Poton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Brésil à l’Atlantique. Essais pour une histoire des échanges culturels internationaux. Mélanges offerts à Guy Martinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-61, 2014, Enquêtes et Documents, 9782753534377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la mobilité des capitales dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales rêvées, capitales abandonnées. Considérations sur la mobilité des capitales dans les Amériques (XIXe – XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-37, 2014, 9782753533820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexões em torno da experiência francesa de criação de cidades no Novo Mundo (Séculos XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fania Fridman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades do Novo Mundo. Ensaios de urbanização e história</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garamond, pp.59-90, 2013, 9788576172956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mauro, historien du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Martinière; Eric Monteiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échanges culturels internationaux. France, Brésil, Canada-Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-329, 2013, Rivages des Xantons, 978-2-84654-339-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethnographe et l’anthropologiste, ou Claude et Dina Lévi-Strauss chez les Indiens du Brésil (1935-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Havard; Mickaël Augeron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un continent en partage, Cinq siècles de rencontres entre Amérindiens et Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.499-508, 2013, Rivages des Xantons, 978-2-84654-356-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire oubliée : l’Association Centrale de Colonisation de Rio de Janeiro et la marchandisation de l’émigration européenne (1857-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Didier Poton; Micéala Symington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La migration européenne aux Amériques. Pour un dialogue entre histoire et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2012, Enquêtes et Documents, 9782753520868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil : enjeux historiographiques d’une présence oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Tania Regina de Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil (XIXe – XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-22, 2011, Rivages des Xantons, 978-2-84654-254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français dans les ports du Brésil : l’exemple de Rio de Janeiro (c. 1820 – c. 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Augeron; Pascal Even. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étrangers dans les villes-ports atlantiques. Expériences français et allemandes, XVe – XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-22, 2010, Rivages des Xantons, 978-2-84654-263-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidades em espera, sociedades em espera no Brasil colonial: alguns desafios metodológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fania Fridman; Mauricio Abreu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades latino-americanas. Um debate sobre a formação de núcleos urbanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa da Palavra, pp.53-62, 2010, 9788572341658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poética da cidade-rio na historia do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gercinair Gandara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rios e cidades. Olhares da historia e meio-ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC Goiás, 2010, 9788571036529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão, a cidade que atravessou o Atlântico Do Marrocos à Amazônia (1769-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Cole Libby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortes, cidades, memórias: trânsitos e transformações na modernidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudos Mineiros, pp.78-90, 2010, 978-85-98885-95-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duvignaud ou l’attente magnifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Internationale de l’Imaginaire de Jean Duvignaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Actes Sud, pp.401-409, 2009, Babel - Internationale de l'Imaginaire, 978-2742779970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques sociales dans les villes du Brésil moderne : bilan historiographique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Joseph Ruggiu; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés, colonisations et esclavages dans le monde atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Perséides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2915596465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto Velho : de la Compagny town à la ville des fonctionnaires (1910 – 1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au Brésil (XVIIIe – XXe siècles). Naissances, renaissances. Actes du colloque international de La Rochelle (juin 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2008, Rivages des Xantons, 978-2-84654-181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la ville en ses commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au Brésil (XVIIIe – XXe siècles). Naissances, renaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2008, Rivages des Xantons, 978-2-84654-181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Colonial Brazil : The First Donatary Captaincies, or the System of Special Exclusivity (1534-1549)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Van Ruymbeke; Louis H. Roper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructing Early Modern Empires : Proprietary Ventures in the Atlantic World, 1500-1750</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-53, 2007, 978-90-47-41903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Vidal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - histoire contemporaine du Brésil (La Rochelle Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Les villes atlantiques, plaques tournantes de la globalisation (XVe-XXe siècle)• Histoire culturelle atlantique : rythmes, circulations et connexions (XIXe – XXe siècle)• L'Atlantique argentique : circulation des photographes et de la photographie dans l'espace atlantique (1830's-1910's)• Les Humanités océanes : formes d’habitat, imaginaire et environnement, patrimoines immatériels• Balnéarisation des villes et littoraux (France-Brésil, XIXe – XXe siècle)• Migrations françaises au Brésil (XIXe – XXe siècle)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des Hommes lents. Résister à la modernité (XVe-XXe siècle) [Paris, Flammarion, 2020]. Entretien avec Laurent Vidal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archicube </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, pp.130-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités océanes. Entretien avec Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ. Au regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13uwx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lents ne naissent que d'un regard surplombant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Um poema inacabado: o Rio de Janeiro, a França, os Franceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Instituto Histórico-Geográfico de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (31), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A residência diplomática da França no Rio de Janeiro (1816-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Instituto Histórico-Geográfico de Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, pp.95-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de l’émigration française au Brésil : la Maison Beaucourt, 1857-1859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ler História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.113-136. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lerhistoria.10353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balnearização como fenômeno de fronteira (notas a partir do caso francês, 1830’s–1980’s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Brasilis : Revista da Rede Brasileira de História da Geografia e Geografia Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terrabrasilis.9424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, pays de l’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Brésil et la révolution géopolitique mondiale, N° 56 (1), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/oute2.056.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the city and the sea, between France and Brazil: thinking the urbanization of the seaside</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la ville et la mer, entre la France et le Brésil : penser la balnéarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref état de l’art sur la balnéarisation France-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03849285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasil, país da espera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 501, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.21140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O tempo encantado ou as astúcias dos homens lentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Antropologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (2), pp.40-54. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/2179-0892.ra.2018.148934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidades, rios e patrimônio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair silvério Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, 7 p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.12046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genesis of Pousos in modern Brazil: considerations on (urban) forms sprung from waiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (40), pp.400-419. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20509/TEM-1980-542X2016v224008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme pressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425-426, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terre vue du ciel : l’invention de la photographie aérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425-426, pp.50-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruses des hommes lents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 425-426, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1858, le Regina Cœli. Le monde dans un bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 420, pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernité en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point - Références</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eloge de la vie simple. Les textes fondamentaux expliqués, 59, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohistória das cidades e rios (Brasil, Estados Unidos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.10068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement des savants, déplacement des savoirs. Ou le glissement des concepts sur le sol meuble du Brésil. Les cas de Pierre Monbeig et Roger Bastide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de História da Educação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.433-438. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/che-v14n2-2015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial L&E, v.9, n.2, 2015 - Dossier Rios e Cidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor e Engenho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/lobore.v9i2.8637391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O São Francisco, um rio de muitas esperas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.10100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do depósito à hospedaria de imigrantes: gênese de um &amp;quot;território da espera&amp;quot; no caminho da emigração para o Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História, Ciências, Saúde-Manguinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.195-217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0104-59702014005000008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O deslocamento e a espera, outras Raizes do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Instituto Histórico e Geográfico Brasileiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (461), pp.415-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seára Vermelha : homens em deslocamento, homens em espera no Nordeste dos anos 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Porto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.2-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : pays de l'attente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, mobilités, déplacements : les territoires de l'attente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, http://confins.revues.org/7274. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.7274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitais sonhadas, capitais abandonadas Considerações sobre a mobilidade das capitais nas Américas (séculos XVIII - XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista História (São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (1), pp.3-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sob a máscara do colonial. Nascimento e “decadência” de uma vila no Brasil moderno: Vila Boa de Goiás no século XVIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista História (São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (1), pp.243-. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-90742009000100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do bom uso (político) da cidade em imagems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (7), pp.141-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Merriman :“cities and politics in nineteenth century France”. An interview by Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (5), pp.833-844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acervos pessoais e memória coletiva - Alguns elementos de reflexão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimônio e memória</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le masque du colonial : naissances et “décadence” d’une vila dans le Brésil moderne. Vila Boa de Goiás au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.577-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os “trilhos” da história do Brasil urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ler História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alain Corbin : O prazer do historiador”. Entrevista com Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (40), pp.11-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations récentes de la recherche sur l’histoire du Brésil urbain : éléments pour un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.117-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ginzburg : l’historien et l’avocat du diable (2ème partie) » : entretien avec Laurent Vidal et Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53, pp.112-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Ginzburg : l’historien et l’avocat du diable (1ère partie) » : entretien avec Laurent Vidal et Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (53), pp.113-148. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.053.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Farge : le parcours d’une historienne. Entretien avec Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.115-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comptoir à la ville coloniale : la France et ses nouveaux mondes américains. Bilan historiographique et perspectives de recherche (c.1990-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debates y perspectivas. Cuadernos de historia y ciencias sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.141-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation au Brésil, XVIe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 374, pp.263-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthagène et Puerto Bello : ports de commerce et places fortes de l’Amérique espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira do Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence française dans le Brésil colonial au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re) Découvrir le Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et société au Brésil, de la période coloniale à nos jours. Ou les trois couleurs du Brésil : blanc, jaune et noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 371, pp.231-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil et les sciences humaines : passé-présent. Entretien avec Claude Lévi-Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28-29, pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’itinéraire d’un historien de l’Amérique latine. Entretien avec Frédéric Mauro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28-29, pp.101-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de société en quête de capitale. Brasília : le Brésil se met en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aubertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.31-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots de la ville au Brésil : un exemple, la notion de «fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.161-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansión portuguesa y urbanización atlántica (Siglos XV-XIX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Coloquio de Historia Canario-Americana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Las Palmas de Gran Canaria, España. pp.1252-1268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Balneomar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Cesar da Costa Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Paulo Cesar da Costa Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.17154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial L&E 11(2) 2017. Patrimônio ambiental, rios e cidades: Rio Araguaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Munhoz De Argollo Ferrão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor e Engenho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (2), pp.83, 2017, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/labore.v11i2.8649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociedades, movilidades, desplazamientos : los territorios de la espera de ayer a hoy (el caso de los mundos americanos, siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nuevomundo.69086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geohistória das cidades e rios (Brasil, Estados Unidos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, 2015, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.10068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopias urbanas no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cronos: Revista da Pós-Grad. em Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (1), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cidade e os Rios na historia do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Mendes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gercinair Silvério Gandara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (2), 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">História dos Rios no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosáico. Revista do Mestrado em História da Universidade Católica de Goiás</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (2), 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'Amérique Latine (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 374, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)Découvrir le Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Amériques Latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’Amérique latine (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 371, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franceses no Brasil, séculos XIX-XX. Segunda edição revista e ampliada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UNESP. 644p., 2025, 978-65-5711-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los Lentos : la resistencia a la aceleracion de nuestro mundo del siglo XV a la actualidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errata Naturae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-84-19158-72-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et histoire au Brésil. Essais de rythmanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Des Amériques, 978-2-7535-8778-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustria - Librairie des Musées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35404-104-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Hommes Lents. Résister à la modernité, XVe-XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2022, Champs, 9782080277428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04567009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Fondations de villes sur les littoraux américains (Brésil, Etats-Unis, XVIe-XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Van Ruymbeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Perséides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes lents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2020, 978-2-0814-2782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eles sonharam um outro mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilson César Cardoso de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edusp, 248 p., 2019, 9788531417160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waiting territories in the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 335 p., 2016, 978-1-4438-9115-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil, XIXe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rivages des Xantons, 978-2-84654-448-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse Universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2015, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitales rêvées, capitales abandonnées. Considérations sur la mobilité des capitales dans les Amériques (XIXe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2015, Des Amériques, 9782753533820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Territoires de l’attente. Migrations et mobilités dans les Amériques (XIXe – XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Des Amériques, 9782753540262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Brésil à l’Atlantique. Essais pour une histoire des échanges culturels internationaux. Mélanges offerts à Guy Martinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Enquêtes et Documents, 9782753534377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ils ont rêvé d’un autre monde. 1841 : Cinq cents Français partent au Brésil fonder un nouvel Eden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9782081269934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration européenne aux Amériques. Pour un dialogue entre histoire et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micéala Symington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Enquêtes et Documents, 9782753520868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Lágrimas do Rio: O último dia de uma capital, 20 de Abril de 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martins Fontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9788580630480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Acerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Saupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Martinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Histoire, 9782753514683</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil, XIXe – XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rivages des Xantons, 978-2-84654-254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 502 p., 2010, 978-2-84654-254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les larmes de Rio. Le dernier jour d’une capitale (20 avril 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Collection historique, 9782700703993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Nova Lisboa a Brasília: a Invenção de uma Capital (séculos XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UnB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-8523010058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A imigração francesa no Brasil (séculos XIX – XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9788571399181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagao Şehirler de Göçer – Fas’tan Amazon’a (1769-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istbank Culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9789944889179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão. A cidade que atravessou o Atlântico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martins Fontes, 2008, 978-8599102770</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagan Miasto Które Przepłynęlo Atlantyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIW, 2008, 978-83-06-03109-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville au Brésil (XVIIIe – XXe siècles). Naissances, renaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rivages des Xantons, 978-2-84654-181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão. La Ville qui traversa l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Champs, 9782081213098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão, a cidade que atravessou o Atlântico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teorema, 2007, 9789726957362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagao. La città che attraversò l'atlantico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondadori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-8861591738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão, la ville qui traversa l’Atlantique : du Maroc à l’Amazonie (1769 – 1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Collection historique, 9782700723601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasilia, quarante ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Institut des Hautes Etudes de l'Amérique Latine (IHEAL), 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasilia, quarante ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida de Mello-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHEAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la redécouverte des Amériques : les voyageurs européens au siècle des indépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Toulouse Le Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-2-85816-617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Nova Lisboa à Brasília, l’invention d’une capitale (XIXe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHEAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 978-2-907163-88-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duvignaud. La scène, le monde, sans relâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Illouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Babel, 978-2-7427-2656-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes Françaises du Nouveau Monde : des premiers fondateurs aux ingénieurs du roi (XVIème-XVIIIème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy éditions d'art, 1999, 978-2850563669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Européens et la mer au XVIIIe siècle : les Ibériques de l’Atlantique au Pacifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophrys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9782708008342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thèses françaises sur les villes des pays en développement : 1980-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimdorfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR Interurba, 1992, Pratiques Urbaines, 978-2-909839-00-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps volé des afro-américains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire de l'Amérique Latine, des Conquistadors à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde - L'Histoire, pp.85-91, 2025, 978-2-38094-752-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma história esquecida: a Associação Central de Colonização do Rio de Janeiro e a mercadorização da emigração europeia (1857-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">editora da UNESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franceses no Brasil. Séculos XIX-XX, segunda edição revista e ampliada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora UNESP, pp.31-48, 2025, 978-65-5711-262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1526 : le sucre brésilien arrive au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Schnakenbourg; Michel Catala; Stanislas Jeannesson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Européens et la mondialisation du XVe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-155, 2023, 9782753589889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indiens d’Amérique sont paresseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Mauduit; Jeanne Guérout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des préjugés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-57, 2023, 979-1037508393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04563482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopias, silêncios e ruinas. Mappa da medição e demarcação das vinte e cinco legoas quadradas das terras concedidas em complemento do dote da sereníssima princeza de Joinville, 1846</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andréa Doré; Junia Furtado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História do Brasil em 25 mapas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companhia das Letras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-250, 2023, 978-65-5921-111-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1858, le Regina Cœli. Les travailleurs émigrés entrent en révolte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Zysberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mer, 5000 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-293, 2022, 979-10-375-0763-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une postérité inattendue : le phalanstère de Sahy et les connexions brésiliennes de Saint-Hilaire (années 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudia Damasceno Fonseca; Laura de Mello e Souza; Michel Riaudel; Antonella Romano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le moment 1816 des sciences et des arts. Auguste de Saint-Hilaire, Ferdinand Denis et le Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-315, 2022, 979-10231-0727-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en relief : du spectacle des avenues à la poésie des rues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.55-64, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue raisonné des autochromes et vues stéréoscopiques de Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.70-119, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et surgirent les autochromes… hypothèses autour du séjour d’Albert Kahn à Rio de Janeiro (9-22 septembre 1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.29-35, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs : le roman colossal de la rencontre d’un paysage et d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.39-49, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ralentissement comme kastastrophé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dromologie. Cahiers Paul Virilio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eterotopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-32, 2022, 979-10-93250-57-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les yeux d’Albert Kahn découvrent l’univers africain de Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.50-53, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio 1909, les paysages réinventés d’une ville capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.11-16, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baie de Rio, le film !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.36-37, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rio, la photo et la France, toute une histoire !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Mélanie Moreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rio de Janeiro en couleurs et en relief. À travers les photos du Voyage en Amérique du Sud d’Albert Kahn – 1909</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Illustria - Librairie des Musées, pp.18-19, 2022, 978-2354041045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A encenação do poder na cidade. Reflexões em torno da mudança da capital do Brasil (1956-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Fernanda Bicalho; José Pessôa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidade, sociabilidade e patrimônio: as capitais no Império português e no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra-Capa; EDUFF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-370, 2021, 978-65-89014-02-7 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fondation atlantique : la vila de São Jorge dos Ilhéus (1535-1548)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Betrand Van Ruymbeck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fondations de villes sur les littoraux américains, (Brésil, Etats-Unis, XVIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Perséides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-54, 2021, 978-2-37125-047-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aéropostale : des Français dans le ciel et dans les villes du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Cavaniol; Colette Di Matteo-Laborde; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambassade de France au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Internationales du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192-193, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche du siège de l’Ambassade de France à Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Cavagnol; Colette Di Matteo-Laborde; Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambassade de France au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Internationales du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonie, une histoire-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fordlândia, Suspended spaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-268, 2020, 978-2-37896-190-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04564817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa alusiva ao Palácio da Alvorada. Museu Histórico Nacional, 1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paulo Knauss; Isabel Lenzi; Marize Malta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História do Rio de Janeiro em 45 objetos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FGV Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.294-301, 2019, 978-8522521395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Slow Men: daily rhythms and social inequalities in Nineteenth-Century Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francisco Bethencourt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality in Portuguese-Speaking World. Global and Historical perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sussex Academic Press, pp.121-130, 2018, 9781845198466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deste e do outro lado do Atlântico – Mazagão: uma história compartilhada e suas memórias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fatiha Benlabbah; Mohamed Saaban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As relações entre o Marrocos e o Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto de Estudos Hispano-Lusófonos; Fundação Alexandre de Gusmão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-46, 2018, 978-99-2095-891-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerações sobre uma experiência negligenciada: a fundação de vilas no tempo das capitanias hereditárias (1534-1549)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fania Fridman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço urbano latino-americano. Ensaios sobre história e política territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-36, 2017, 978-8576174479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources that help us to understand waiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waiting territories in the Americas : life in the intervals of migration and urban transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mazaganistes, une communauté déportée au sein de l’Empire portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Caporossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la police des étrangers. Les expériences atlantiques (XIVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indes savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-147, 2015, Rivages des Xantons, 978-2-84654-380-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.295-297, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution historique des territoires de l’attente des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Alain, Musset Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-89, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiques nées dans les territoires de l’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-131, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources pour connaître l’attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Parente Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Alain Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l’attente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-40, 2015, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.41872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03349337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la littérature questionne les identités des hommes en attente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Arrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-209, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’attente comme état de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’émigrant à immigrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Alain, Musset Benoît. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-85, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Musset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal Laurent, Musset Benoît, Musset Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de l'attente : migrations et mobilités dans les Amériques (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2015, Des Amériques, 978-2-7535-4026-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mobilité éclaire la nature des villes capitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales rêvées, capitales abandonnées. Considérations sur la mobilité des capitales dans les Amériques (XIXe – XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-276, 2014, 9782753533820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nouveau Monde à l’Europe. Du bon usage de la ville en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Didier Poton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Brésil à l’Atlantique. Essais pour une histoire des échanges culturels internationaux. Mélanges offerts à Guy Martinière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-61, 2014, Enquêtes et Documents, 9782753534377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la mobilité des capitales dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capitales rêvées, capitales abandonnées. Considérations sur la mobilité des capitales dans les Amériques (XIXe – XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-37, 2014, 9782753533820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ethnographe et l’anthropologiste, ou Claude et Dina Lévi-Strauss chez les Indiens du Brésil (1935-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Havard; Mickaël Augeron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un continent en partage, Cinq siècles de rencontres entre Amérindiens et Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.499-508, 2013, Rivages des Xantons, 978-2-84654-356-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexões em torno da experiência francesa de criação de cidades no Novo Mundo (Séculos XVI-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fania Fridman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades do Novo Mundo. Ensaios de urbanização e história</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garamond, pp.59-90, 2013, 9788576172956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mauro, historien du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Martinière; Eric Monteiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échanges culturels internationaux. France, Brésil, Canada-Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-329, 2013, Rivages des Xantons, 978-2-84654-339-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire oubliée : l’Association Centrale de Colonisation de Rio de Janeiro et la marchandisation de l’émigration européenne (1857-1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Isabel de Jesus Chrysostomo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Didier Poton; Micéala Symington. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La migration européenne aux Amériques. Pour un dialogue entre histoire et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-39, 2012, Enquêtes et Documents, 9782753520868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil : enjeux historiographiques d’une présence oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Regina De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal; Tania Regina de Luca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Français au Brésil (XIXe – XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-22, 2011, Rivages des Xantons, 978-2-84654-254-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français dans les ports du Brésil : l’exemple de Rio de Janeiro (c. 1820 – c. 1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Augeron; Pascal Even. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étrangers dans les villes-ports atlantiques. Expériences français et allemandes, XVe – XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-22, 2010, Rivages des Xantons, 978-2-84654-263-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidades em espera, sociedades em espera no Brasil colonial: alguns desafios metodológicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fania Fridman; Mauricio Abreu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades latino-americanas. Um debate sobre a formação de núcleos urbanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa da Palavra, pp.53-62, 2010, 9788572341658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poética da cidade-rio na historia do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gercinair Gandara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rios e cidades. Olhares da historia e meio-ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUC Goiás, 2010, 9788571036529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazagão, a cidade que atravessou o Atlântico Do Marrocos à Amazônia (1769-1783)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Cole Libby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortes, cidades, memórias: trânsitos e transformações na modernidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudos Mineiros, pp.78-90, 2010, 978-85-98885-95-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duvignaud ou l’attente magnifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Internationale de l’Imaginaire de Jean Duvignaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, Actes Sud, pp.401-409, 2009, Babel - Internationale de l'Imaginaire, 978-2742779970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques sociales dans les villes du Brésil moderne : bilan historiographique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Joseph Ruggiu; Cécile Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés, colonisations et esclavages dans le monde atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Perséides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-2915596465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la ville en ses commencements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au Brésil (XVIIIe – XXe siècles). Naissances, renaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-12, 2008, Rivages des Xantons, 978-2-84654-181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porto Velho : de la Compagny town à la ville des fonctionnaires (1910 – 1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville au Brésil (XVIIIe – XXe siècles). Naissances, renaissances. Actes du colloque international de La Rochelle (juin 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-111, 2008, Rivages des Xantons, 978-2-84654-181-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating Colonial Brazil : The First Donatary Captaincies, or the System of Special Exclusivity (1534-1549)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Augeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Van Ruymbeke; Louis H. Roper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructing Early Modern Empires : Proprietary Ventures in the Atlantic World, 1500-1750</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-53, 2007, 978-90-47-41903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04566667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouzard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel de Jesus Chrysostomo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lerhistoria.10353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.9424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.21140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.056.0283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03482610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2179-0892.ra.2018.148934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gercinair&#160;silv&#233;rio Gandara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03556810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20509/TEM-1980-542X2016v224008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69086" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585630v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gercinair Silv&#233;rio Gandara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10068" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03559917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/che-v14n2-2015-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03654690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/lobore.v9i2.8637391" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-59702014005000008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7274" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-90742009000100010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.053.0113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Augeron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566810v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Illouz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03653447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Munhoz De Argollo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/labore.v11i2.8649771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Mendes Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Regina de Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erratanaturae.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9512/villes-et-histoire-au-bresil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563573v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/21427340-rio-de-janeiro-en-couleurs-et-en-relief-a-tra--laurent-vidal-illustria-librairie-des-musees" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesperseides.fr/les-fondations-de-villes-sur-les-littoraux-americains/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03583866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-hommes-lents/9782081427822" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson C&#233;sar Cardoso de Souza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03629074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-9115-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Regina De Luca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-francais-au-bresil/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03629090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8374/les-territoires-de-l-attente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/ils-ont-reve-d-un-autre-monde/9782081269934" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5909/du-bresil-a-l-atlantique" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5896/la-migration-europeenne-aux-ameriques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emartinsfontes.com.br/antropologia-e-historia/lagrimas-do-rio-as-o-ultimo-dia-de-uma-capital-20-de-abril-de-1960" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/131/les-villes-et-le-monde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03629026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loja.editora.unb.br/historia/de-nova-lisboa-a-brasilia--a-invencao-de-uma-capital-seculos-xixxx-111/p" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563592v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoraunesp.com.br/catalogo/9788571399181,franceses-no-brasil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-larmes-de-rio/9782700703993" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563563v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/la-ville-au-bresil-xviiie-xxe-siecles/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563557v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/mazagao/9782081213098" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563564v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iskultur.com.tr/mazagao-sehirler-de-gocer-fastan-amazona-1769-1783.aspx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mondadoristore.it/Mazagao-citta-che-attraverso-Laurent-Vidal/eai978886159173/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/mazagao-la-ville-qui-traversa-latlantique/9782700723601" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563599v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/edition//edelectonique/ouvrages/Brasilia_40_ans_apres.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563566v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/1463" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563595v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/a-la-redecouverte-des-ameriques/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/internationale-de-limaginaire-ndeg-12-jean-duvignaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ophrys.fr/produit/les-europeens-et-la-mer-au-xviiie-siecle-les-iberiques-de-l-atlantique-au-pacifique/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimdorfer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.companhiadasletras.com.br/livro/9786559211111/historia-do-brasil-em-25-mapas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563482v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/livre/histoire-des-prejuges/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9294/les-europeens-et-la-mondialisation-du-xve-siecle-a-nos-jours/product/9294/les-europeens-et-la-mondialisation-du-xve-siecle-a-nos-jours" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564798v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564791v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/etudes-sur-le-bresil/le-moment-1816-des-sciences-et-des-arts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/livre/la-mer-5-000-ans-dhistoire/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eterotopiafrance.com/catalogue/le-musee-de-laccident/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564790v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564809v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-internationales-du-patrimoine.fr/residences-de-france/67-ambassade-de-france-au-bresil.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564811v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loja.contracapaeditora.com.br/cidade-sociabilidade-e-patrimonio-as-capitais-no-imperio-portugues-e-no-brasil-maria-fernanda-bicalho-jose-pessoa-org" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8129&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.fgv.br/produto/historia-do-rio-de-janeiro-em-45-objetos-3456" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funag.gov.br/biblioteca-nova/produto/1-960-relacoes_entre_o_marrocos_e_o_brasil_as" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garamond.com.br/espaco-urbano-latino-americano-ensaios-sobre-historia-e-politica-territorial-65ba979dadc63/p" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Parente" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620069v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Arrais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Parente Ribeiro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.41872" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619698v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613163v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5089/capitales-revees-capitales-abandonnees" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753534377/du-bresil-a-l-atlantique" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566339v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566320v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-echanges-culturels-internationaux/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566331v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/un-continent-en-partage/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-francais-au-bresil/#:~:text=XIXe%2DXXe%20si%C3%A8cles&amp;amp;text=Cet%20ouvrage%20propose%20une%20r%C3%A9%C3%A9valuation,ou%20sociaux%20dans%20ce%20choix." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-etrangers-dans-les-villes-ports-atlantiques/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566622v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesperseides.fr/societes-colonisations-et-esclavages-dans-le-monde-atlantique/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566653v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/12177" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454920v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouzard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uwx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404011v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel de Jesus Chrysostomo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lerhistoria.10353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrabrasilis.9424" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute2.056.0283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03482610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar da Costa Gomes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17850" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03849285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Huerta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17910" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.21140" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564751v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/2179-0892.ra.2018.148934" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gercinair&#160;silv&#233;rio Gandara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03555514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Musset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beriet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03556810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20509/TEM-1980-542X2016v224008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03576650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03559917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gercinair Silv&#233;rio Gandara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/che-v14n2-2015-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03654690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/lobore.v9i2.8637391" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.10100" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0104-59702014005000008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.7274" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566718v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-90742009000100010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.053.0113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Augeron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Illouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566810v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566819v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03653447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.17154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Munhoz De Argollo Ferr&#227;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/labore.v11i2.8649771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Mendes Rocha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Regina de Luca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erratanaturae.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563533v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9512/villes-et-histoire-au-bresil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/21427340-rio-de-janeiro-en-couleurs-et-en-relief-a-tra--laurent-vidal-illustria-librairie-des-musees" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04567009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Van Ruymbeke" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesperseides.fr/les-fondations-de-villes-sur-les-littoraux-americains/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03583866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-hommes-lents/9782081427822" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson C&#233;sar Cardoso de Souza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03629074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Rigaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-9115-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Regina De Luca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-francais-au-bresil/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03629090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8374/les-territoires-de-l-attente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563581v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5909/du-bresil-a-l-atlantique" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/ils-ont-reve-d-un-autre-monde/9782081269934" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5896/la-migration-europeenne-aux-ameriques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563555v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emartinsfontes.com.br/antropologia-e-historia/lagrimas-do-rio-as-o-ultimo-dia-de-uma-capital-20-de-abril-de-1960" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Acerra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martini&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/131/les-villes-et-le-monde" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03629026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/les-larmes-de-rio/9782700703993" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loja.editora.unb.br/historia/de-nova-lisboa-a-brasilia--a-invencao-de-uma-capital-seculos-xixxx-111/p" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoraunesp.com.br/catalogo/9788571399181,franceses-no-brasil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563564v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iskultur.com.tr/mazagao-sehirler-de-gocer-fastan-amazona-1769-1783.aspx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563593v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/la-ville-au-bresil-xviiie-xxe-siecles/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/mazagao/9782081213098" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563559v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mondadoristore.it/Mazagao-citta-che-attraverso-Laurent-Vidal/eai978886159173/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/mazagao-la-ville-qui-traversa-latlantique/9782700723601" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007177v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563599v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/edition//edelectonique/ouvrages/Brasilia_40_ans_apres.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/a-la-redecouverte-des-ameriques/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563566v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/1463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563601v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/internationale-de-limaginaire-ndeg-12-jean-duvignaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ophrys.fr/produit/les-europeens-et-la-mer-au-xviiie-siecle-les-iberiques-de-l-atlantique-au-pacifique/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimdorfer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564779v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9294/les-europeens-et-la-mondialisation-du-xve-siecle-a-nos-jours/product/9294/les-europeens-et-la-mondialisation-du-xve-siecle-a-nos-jours" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563482v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/livre/histoire-des-prejuges/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.companhiadasletras.com.br/livro/9786559211111/historia-do-brasil-em-25-mapas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564785v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arenes.fr/livre/la-mer-5-000-ans-dhistoire/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564800v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/etudes-sur-le-bresil/le-moment-1816-des-sciences-et-des-arts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564797v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564798v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564729v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eterotopiafrance.com/catalogue/le-musee-de-laccident/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564790v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://loja.contracapaeditora.com.br/cidade-sociabilidade-e-patrimonio-as-capitais-no-imperio-portugues-e-no-brasil-maria-fernanda-bicalho-jose-pessoa-org" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564816v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564809v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-internationales-du-patrimoine.fr/residences-de-france/67-ambassade-de-france-au-bresil.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564808v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=8129&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.fgv.br/produto/historia-do-rio-de-janeiro-em-45-objetos-3456" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565156v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://funag.gov.br/biblioteca-nova/produto/1-960-relacoes_entre_o_marrocos_e_o_brasil_as" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565178v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garamond.com.br/espaco-urbano-latino-americano-ensaios-sobre-historia-e-politica-territorial-65ba979dadc63/p" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349334v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Parente" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619570v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620044v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03349337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Parente Ribeiro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.41872" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620069v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Arrais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5089/capitales-revees-capitales-abandonnees" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753534377/du-bresil-a-l-atlantique" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/un-continent-en-partage/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566339v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566320v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-echanges-culturels-internationaux/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566481v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-francais-au-bresil/#:~:text=XIXe%2DXXe%20si%C3%A8cles&amp;amp;text=Cet%20ouvrage%20propose%20une%20r%C3%A9%C3%A9valuation,ou%20sociaux%20dans%20ce%20choix." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesindessavantes.com/ouvrage/les-etrangers-dans-les-villes-ports-atlantiques/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566622v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesperseides.fr/societes-colonisations-et-esclavages-dans-le-monde-atlantique/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566661v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566653v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566667v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/12177" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>