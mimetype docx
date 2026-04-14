--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -347,425 +347,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression fatigue of elastomeric foams used in midsoles of running shoes</w:t>
+                <w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aimar</w:t>
+                <w:t xml:space="preserve">Luc Amedewovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bailly</w:t>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Footwear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19424280.2024.2317881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497385v1</w:t>
+                <w:t xml:space="preserve">hal-04311523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t>
+                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Amedewovo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Levy</w:t>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311523v1</w:t>
+                <w:t xml:space="preserve">hal-04616131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression fatigue of elastomeric foams used in midsoles of running shoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnold</w:t>
+                <w:t xml:space="preserve">C. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
+              <w:t xml:space="preserve">Footwear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19424280.2024.2317881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616131v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the strength of tissue paper through pulp fractionation and stratified forming</w:t>
               </w:r>
@@ -862,749 +862,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the fibrous microstructure of 3D collagen gels</w:t>
+                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Bailly</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Verdier</w:t>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072485v2</w:t>
+                <w:t xml:space="preserve">hal-04094129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mcleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172 (December), pp.92-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
+                <w:t xml:space="preserve">Elongational behaviour of electrostatically stabilised and concentrated CNF and CNC hydrogels: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299, pp.120168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217717v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongational behaviour of electrostatically stabilised and concentrated CNF and CNC hydrogels: Experiments and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120168⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796647v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative analysis of the fibrous microstructure of 3D collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
+                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.S80-S82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094129v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D real structure to 3D modelled structure: Modelling water vapor permeability in polypropylene/cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 269, pp.125672. </w:t>
@@ -1636,295 +1636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
+                <w:t xml:space="preserve">Air-drying of 3D printed part made of ligno-cellulosic fibres: 3D real-time monitoring combining sub-minute laboratory X-ray microtomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Syerko</w:t>
+                <w:t xml:space="preserve">H. Murtaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Schmidt</w:t>
+                <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David May</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suresh G. Advani</w:t>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (10), pp.6173-6185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-023-05290-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193253v2</w:t>
+                <w:t xml:space="preserve">hal-04193461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-drying of 3D printed part made of ligno-cellulosic fibres: 3D real-time monitoring combining sub-minute laboratory X-ray microtomography and digital volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Murtaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lhuissier</w:t>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Salvo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (10), pp.6173-6185. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-023-05290-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193461v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-templating hydrogels with high concentrations of cellulose nanofibers to produce architected cellular materials for structural applications</w:t>
               </w:r>
@@ -2385,373 +2385,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of flax fibre mats: Numerical and theoretical prediction from 3D X-ray microtomography images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chain-mail fabric stiffens under confining pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106644⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 596 (7871), pp.196-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-021-02116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357885v1</w:t>
+                <w:t xml:space="preserve">hal-03320089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-mail fabric stiffens under confining pressure</w:t>
+                <w:t xml:space="preserve">On the role of fibre bonds on the elasticity of low-density papers: a micro-mechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-021-02116-2⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-04098-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320089v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of fibre bonds on the elasticity of low-density papers: a micro-mechanical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeability of flax fibre mats: Numerical and theoretical prediction from 3D X-ray microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Abdul Ghafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Balbinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.106644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-04098-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328150v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of human vocal folds layers during finite strains in tension, compression and shear</w:t>
               </w:r>
@@ -2865,1359 +2865,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre kinematics in dilute non-Newtonian fibre suspensions during confined and lubricated squeeze flow: direct numerical simulation and analytical modelling</w:t>
+                <w:t xml:space="preserve">A fibrous cellulose paste formulation to manufacture structural parts using 3D printing by extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Laurencin</w:t>
+                <w:t xml:space="preserve">C. Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+                <w:t xml:space="preserve">A. Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orgeas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">D. Beneventi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JNNFM.2019.104187⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.01.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320966v1</w:t>
+                <w:t xml:space="preserve">hal-02021646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fibrous cellulose paste formulation to manufacture structural parts using 3D printing by extrusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the Knowledge of the Local Thickness of Human Ascending Thoracic Aneurysm Walls Improve Their Mechanical Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Denneulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beneventi</w:t>
+                <w:t xml:space="preserve">Jérome Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orgeas</w:t>
+                <w:t xml:space="preserve">Nicolas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Campisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.01.076⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021646v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Knowledge of the Local Thickness of Human Ascending Thoracic Aneurysm Walls Improve Their Mechanical Analysis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre kinematics in dilute non-Newtonian fibre suspensions during confined and lubricated squeeze flow: direct numerical simulation and analytical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Molimard</w:t>
+                <w:t xml:space="preserve">Tanguy Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Curt</w:t>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Campisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2019.00169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JNNFM.2019.104187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377467v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D multiscale imaging of human vocal folds using synchrotron X-ray microtomography in phase retrieval mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Ice-Templated Porous Nanocellulose-Based Materials: Current Progress and Opportunities for Materials Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31849-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8122463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878124v1</w:t>
+                <w:t xml:space="preserve">hal-04674998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-Templated Porous Nanocellulose-Based Materials: Current Progress and Opportunities for Materials Engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre J. J. Dumont</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of fibrous and textile materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stelios Kyriakides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app8122463⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (9), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674998v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of fibrous and textile materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellulose crystals plastify by localized shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (28), pp.7260-7265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800098115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980332v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose crystals plastify by localized shear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">3D multiscale imaging of human vocal folds using synchrotron X-ray microtomography in phase retrieval mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (28), pp.7260-7265. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.14003 (2018). </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1800098115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31849-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828806v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crumpled paper sheets: Low-cost biobased cellular materials for structural applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permeability of textile fabrics with spherical inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baris Caglar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.09.031⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980334v1</w:t>
+                <w:t xml:space="preserve">hal-01980316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability of textile fabrics with spherical inclusions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D in situ observations of the compressibility and pore transport in Sheet Moulding Compounds during the early stages of compression moulding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferre Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 99, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.03.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 92, pp.51-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980316v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D in situ observations of the compressibility and pore transport in Sheet Moulding Compounds during the early stages of compression moulding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crumpled paper sheets: Low-cost biobased cellular materials for structural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferre Sentis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sager</w:t>
+                <w:t xml:space="preserve">Frédéric Flin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92, pp.51-61. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136 (2), pp.150-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980319v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D real-time and in situ characterisation of fibre kinematics in dilute non-Newtonian fibre suspensions during confined and lubricated compression flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.258-266. </w:t>
@@ -4358,64 +4358,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.72-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4443,303 +4443,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origins of the elasticity of cellulose nanofiber nanocomposites and nanopapers: a micromechanical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Cellulose nanofibril foams: Links between ice-templating conditions, microstructures and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">T. Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belgacem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.376-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.04.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra07176g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980350v1</w:t>
+                <w:t xml:space="preserve">hal-01980344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanofibril foams: Links between ice-templating conditions, microstructures and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">On the origins of the elasticity of cellulose nanofiber nanocomposites and nanopapers: a micromechanical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cochereau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Terrien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.04.088⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (53), pp.47258-47271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra07176g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980344v1</w:t>
+                <w:t xml:space="preserve">hal-01980350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific simulation of endovascular repair surgery with tortuous aneurysms requiring flexible stent-grafts</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,64 +4885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sticko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4993,103 +4993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanics of electrostatically stabilized suspensions of cellulose nanofibrils under steady state shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5149,51 +5149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,537 +5543,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deployment of stent grafts in curved aneurysmal arteries: toward a predictive numerical tool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Heterogeneous flow kinematics of cellulose nanofibril suspensions under shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Fardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.4742-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm00530b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980358v1</w:t>
+                <w:t xml:space="preserve">hal-01954524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific numerical simulation of stent-graft deployment: Validation on three clinical cases.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
+                <w:t xml:space="preserve">Anisotropic large deformation of geometrically architectured unfilled silicone membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.031⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01201545v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous flow kinematics of cellulose nanofibril suspensions under shear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A. Fardin</w:t>
+                <w:t xml:space="preserve">Deployment of stent grafts in curved aneurysmal arteries: toward a predictive numerical tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (1), pp.e02698</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954524v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic large deformation of geometrically architectured unfilled silicone membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Patient-specific numerical simulation of stent-graft deployment: Validation on three clinical cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Favier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.87-99. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (10), pp.1868-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480397v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01201545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of paper microstructures at the scale of fibres and bonds</w:t>
               </w:r>
@@ -6085,64 +6085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6215,51 +6215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,1089 +6463,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding fibres and their contacts within 3D images of disordered fibrous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite Element Analysis of the Mechanical Performances of 8 Marketed Aortic Stent-Grafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Viguié</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">Ambroise Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 89, pp.202-210. </w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp. 523-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2013.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1583/12-4063.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122956v1</w:t>
+                <w:t xml:space="preserve">hal-00880940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of the Mechanical Performances of 8 Marketed Aortic Stent-Grafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+                <w:t xml:space="preserve">Compression of crumpled aluminum thin foils and comparison with other cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Duprey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
+                <w:t xml:space="preserve">J.P. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1583/12-4063.1⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 570, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880940v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression of crumpled aluminum thin foils and comparison with other cellular materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding fibres and their contacts within 3D images of disordered fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Latil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 570, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89, pp.202-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2013.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821940v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Towards 3D analysis of pulp fibre networks at the fibre and bond levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3183/npprj-2012-27-02-p245-255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974834v1</w:t>
+                <w:t xml:space="preserve">hal-05126566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D analysis of pulp fibre networks at the fibre and bond levels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severe Bending of Two Aortic Stent-Grafts: An Experimental and Numerical Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3183/npprj-2012-27-02-p245-255⟩</w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.2674-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10439-012-0618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126566v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Bending of Two Aortic Stent-Grafts: An Experimental and Numerical Mechanical Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Latil</w:t>
+                <w:t xml:space="preserve">Towards a biomimetism of abdominal healthy and aneurysmal arterial tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deplano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10439-012-0618-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772550v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biomimetism of abdominal healthy and aneurysmal arterial tissues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deplano</w:t>
+                <w:t xml:space="preserve">Microstructure and deformation micromechanisms of concentrated fiber bundle suspensions: An analysis combining x-ray microtomography and pull-out tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10, pp.151-165. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (3), pp.593-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2012.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.3698185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00669949v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and deformation micromechanisms of concentrated fiber bundle suspensions: An analysis combining x-ray microtomography and pull-out tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Rheometry of compression moulded fibre-reinforced polymer composites: Rheology, compressibility, and friction forces with mould surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (11), pp.2107-2119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.3698185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05125871v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational comparison of the bending behavior of aortic stent-grafts</w:t>
               </w:r>
@@ -7659,389 +7658,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheometry of compression moulded fibre-reinforced polymer composites: Rheology, compressibility, and friction forces with mould surfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Source Processing for Localized Deformation With Non-Constant Thermal Conductivity. Application to Superelastic Tensile Tests of NiTi Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Favier</w:t>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9), pp.1313-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-012-9607-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125560v1</w:t>
+                <w:t xml:space="preserve">hal-00787054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Source Processing for Localized Deformation With Non-Constant Thermal Conductivity. Application to Superelastic Tensile Tests of NiTi Shape Memory Alloys</w:t>
+                <w:t xml:space="preserve">How to Prepare SMC and BMC-like Compounds to Perform Relevant Rheological Experiments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Louche</w:t>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Schlosser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (9), pp.1313-1328. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.157-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-012-9607-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-012-9261-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787054v1</w:t>
+                <w:t xml:space="preserve">hal-05121238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Prepare SMC and BMC-like Compounds to Perform Relevant Rheological Experiments?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dumont</w:t>
+                <w:t xml:space="preserve">Vincent Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-012-9261-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1250070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05121238v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface stress and strain fields on compressed panels of corrugated board boxes. An experimental analysis by using Digital Image Stereocorrelation.</w:t>
               </w:r>
@@ -8186,77 +8186,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-plane conduction of polymer composite plates reinforced with architectured networks of Copper fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8319,51 +8319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the 3D characterisation of deformation micro-mechanisms within a compressed bundle of fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8702,1929 +8702,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of non-Newtonian liquid polymers through deformed composite reinforcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Loix</w:t>
+                <w:t xml:space="preserve">A numerical analysis of the evolution of bundle orientation in concentrated fibre-bundle suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (2-3), pp.76-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515894v1</w:t>
+                <w:t xml:space="preserve">hal-01004927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical analysis of the evolution of bundle orientation in concentrated fibre-bundle suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Le Corre</w:t>
+                <w:t xml:space="preserve">Flow of non-Newtonian liquid polymers through deformed composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Loix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (5), pp.612-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Woven fabric permeability: From textile deformation to fluid flow mesoscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Loix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (7-8), pp.1624-1630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328231v1</w:t>
+                <w:t xml:space="preserve">hal-00343149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray phase contrast microtomography for the analysis of the fibrous microstructure of SMC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaihung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.91-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336736v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the flow of generalised Newtonian fluids through deformed textile reinforcements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lubricated compression of BMC, a concentrated and fibre-reinforced granular polymer suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thai-Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0242-6⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (5-6), pp.677-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-008-0276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506152v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woven fabric permeability: From textile deformation to fluid flow mesoscale simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Badel</w:t>
+                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boisse</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.765-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00343149v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray phase contrast microtomography for the analysis of the fibrous microstructure of SMC composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Orgéas</w:t>
+                <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Favier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39, pp.91-103. </w:t>
+              <w:t xml:space="preserve">Advances in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374957v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubricated compression of BMC, a concentrated and fibre-reinforced granular polymer suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+                <w:t xml:space="preserve">Modelling of the flow of generalised Newtonian fluids through deformed textile reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Loix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thai-Hung Le</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Orgèas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00397-008-0276-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.903-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0242-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449005v1</w:t>
+                <w:t xml:space="preserve">hal-00506152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the flow of generalised Newtonian fluids through anisotropic porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaling Forchheimer law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 145 (1), pp.15-29. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70, pp.213-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-006-9096-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292096v1</w:t>
+                <w:t xml:space="preserve">hal-00262105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling Forchheimer law</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+                <w:t xml:space="preserve">Processing, characterization and rheology of transparent concentrated fibre-bundle suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 70, pp.213-229. </w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (5), pp.639-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-006-9096-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00397-006-0153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262105v1</w:t>
+                <w:t xml:space="preserve">hal-00292089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing, characterization and rheology of transparent concentrated fibre-bundle suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vassal</w:t>
+                <w:t xml:space="preserve">Homogeneous and heterogeneous deformation mechanisms in an austenitic polycrystalline Ti-50.8 at% Ni thin tube under tension. Investigation via temperature and strain fields measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (5), pp.639-651. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (16), pp.5310-5322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-006-0153-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292089v1</w:t>
+                <w:t xml:space="preserve">hal-00336739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous and heterogeneous deformation mechanisms in an austenitic polycrystalline Ti-50.8 at% Ni thin tube under tension. Investigation via temperature and strain fields measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Image processing to estimate the heat sources related to phase transformations durint tensile test of NiTi tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43, pp.260-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00350.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.05.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00336739v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing to estimate the heat sources related to phase transformations durint tensile test of NiTi tubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Compression moulding of SMC: in situ experiments, modelling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00350.x⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38A (2), pp.353-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180898v1</w:t>
+                <w:t xml:space="preserve">hal-00292081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression moulding of SMC: in situ experiments, modelling and simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling the flow of generalised Newtonian fluids through anisotropic porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Venet</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (1), pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00292081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of power-law fluid through square arrays of elliptical cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10662,77 +10662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermomechanical processing on the superelastic properties of a Ni-rich nitinol shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10826,51 +10826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10942,77 +10942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element implementation of a two-phase model for compression molding of composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11063,90 +11063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle de la rhéologie des suspensions concentrées de fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (3), pp.355-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11174,533 +11174,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural effects on the flow law of power-law fluids through fibrous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hysteretic behavior of a CuZnAl single crystal during super elastic shear deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/12/5/016⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp. 297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343152v1</w:t>
+                <w:t xml:space="preserve">hal-00019772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (2), pp.395-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior of a CuZnAl single crystal during super elastic shear deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (2), pp.395-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.04.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00019772v1</w:t>
+                <w:t xml:space="preserve">hal-01005308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Caillerie</w:t>
+                <w:t xml:space="preserve">Microstructural effects on the flow law of power-law fluids through fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (5), pp.995-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/12/5/016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005308v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic viscous behavior of sheet molding compounds (SMC) during compression molding</w:t>
               </w:r>
@@ -11712,64 +11712,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (5), pp.625-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11797,334 +11797,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle biphasique pour simuler la mise en forme par compression des composites à fibres courtes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Shear and compression behaviour of sheet moulding compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tourabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Maazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.12.477-497⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (4), pp.571 - 577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007421v1</w:t>
+                <w:t xml:space="preserve">hal-01007302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and compression behaviour of sheet moulding compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Un modèle biphasique pour simuler la mise en forme par compression des composites à fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 62 (4), pp.571 - 577. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (3), pp.477-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00151-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.12.477-497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007302v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Mechanical Hysteresis of NiTi During Ferroelastic and Superelastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 07 (C5), pp.C5-477-C5-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12158,64 +12158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Beam Theory to Model the Pseudoelastic and Ferroelastic Bending of SMA Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 05 (C2), pp.C2-519-C2-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12575,51 +12575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Touron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Caglar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106973" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Balbinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Audry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106644" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02116-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04098-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02021646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122463" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martoia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.09.031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.031" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre Sentis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sager" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riu Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgacem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Putaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07176g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.04.088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XM1ZCDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isaksson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sticko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0119-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02310F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV42DJBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demanget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2698" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D1019EE77DC62A6F46AB2D61C5CD83F78E1FE2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01201545v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00530b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marulier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0610-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122956v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigui&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2013.09.023" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ93FQZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/12-4063.1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.031" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBFKMHDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126566v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-02-p245-255" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0618-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3698185" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05121238v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-012-9261-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22LFF047-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desloges" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.05.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HLXRJM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05127247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6126-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHMB71SJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723642v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.12.023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalencon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Org&#233;as" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjj Dumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Cavaill&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515894v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loix" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.12.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8Q1G20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506152v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#232;as" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0242-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343149v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZVGD9DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292096v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.04.018" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKVN6Z02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262105v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-9096-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZTBWS38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163865v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Idris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221440v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.046" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQCKV83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaborit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.885-902" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343152v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/5/016" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Touron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Caglar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106973" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02116-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04098-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Balbinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Audry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02021646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre Sentis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martoia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riu Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.04.088" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XM1ZCDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Putaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07176g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isaksson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sticko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0119-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02310F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV42DJBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demanget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2698" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D1019EE77DC62A6F46AB2D61C5CD83F78E1FE2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00530b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01201545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marulier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0610-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/12-4063.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBFKMHDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigui&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2013.09.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ93FQZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-02-p245-255" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0618-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3698185" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05121238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-012-9261-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22LFF047-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desloges" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.05.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HLXRJM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05127247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6126-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHMB71SJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723642v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.12.023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalencon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Org&#233;as" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjj Dumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Cavaill&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.12.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8Q1G20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZVGD9DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506152v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#232;as" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0242-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-9096-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZTBWS38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.04.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKVN6Z02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163865v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Idris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221440v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.046" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQCKV83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaborit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.885-902" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/5/016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>