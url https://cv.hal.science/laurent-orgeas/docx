--- v1 (2026-04-14)
+++ v2 (2026-05-15)
@@ -347,425 +347,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t>
+                <w:t xml:space="preserve">Compression fatigue of elastomeric foams used in midsoles of running shoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Amedewovo</w:t>
+                <w:t xml:space="preserve">C. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
+                <w:t xml:space="preserve">L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Levy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t>
+              <w:t xml:space="preserve">Footwear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19424280.2024.2317881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311523v1</w:t>
+                <w:t xml:space="preserve">hal-04497385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+                <w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+                <w:t xml:space="preserve">Luc Amedewovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnold</w:t>
+                <w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+                <w:t xml:space="preserve">Nicolas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Arthur Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616131v2</w:t>
+                <w:t xml:space="preserve">hal-04311523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression fatigue of elastomeric foams used in midsoles of running shoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aimar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bailly</w:t>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Footwear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19424280.2024.2317881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497385v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the strength of tissue paper through pulp fractionation and stratified forming</w:t>
               </w:r>
@@ -862,749 +862,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
+                <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Kabbej</w:t>
+                <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+                <w:t xml:space="preserve">Margot Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Anne Mcleer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172 (December), pp.92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2023.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094129v1</w:t>
+                <w:t xml:space="preserve">hal-04236439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile fiber-reinforced hydrogels to mimic the microstructure and mechanics of human vocal-fold upper layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of the fibrous microstructure of 3D collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ferri-Angulo</w:t>
+                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Yousefi-Mashouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.S80-S82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236439v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongational behaviour of electrostatically stabilised and concentrated CNF and CNC hydrogels: Experiments and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120168⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128, pp.108194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796647v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue mechanisms of a closed cell elastomeric foam: A mechanical and microstructural study using ex situ X-ray microtomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Ferré Sentis</w:t>
+                <w:t xml:space="preserve">Elongational behaviour of electrostatically stabilised and concentrated CNF and CNC hydrogels: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2023.108194⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299, pp.120168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217717v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of the fibrous microstructure of 3D collagen gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascading (3D) reconstruction procedure of composite structures from microtomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Kabbej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Romero Bhathal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Bouzid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Verdier</w:t>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.102177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2023.102177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072485v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 3D real structure to 3D modelled structure: Modelling water vapor permeability in polypropylene/cellulose composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Kabbej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Thoury-Monbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 269, pp.125672. </w:t>
@@ -1655,51 +1655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-drying of 3D printed part made of ligno-cellulosic fibres: 3D real-time monitoring combining sub-minute laboratory X-ray microtomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Murtaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,51 +2897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beneventi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4358,51 +4358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,303 +4443,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanofibril foams: Links between ice-templating conditions, microstructures and mechanical properties</w:t>
+                <w:t xml:space="preserve">On the origins of the elasticity of cellulose nanofiber nanocomposites and nanopapers: a micromechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cochereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+                <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Terrien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.04.088⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (53), pp.47258-47271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra07176g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980344v1</w:t>
+                <w:t xml:space="preserve">hal-01980350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origins of the elasticity of cellulose nanofiber nanocomposites and nanopapers: a micromechanical approach</w:t>
+                <w:t xml:space="preserve">Cellulose nanofibril foams: Links between ice-templating conditions, microstructures and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumont</w:t>
+                <w:t xml:space="preserve">T. Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belgacem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.376-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.04.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ra07176g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980350v1</w:t>
+                <w:t xml:space="preserve">hal-01980344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific simulation of endovascular repair surgery with tortuous aneurysms requiring flexible stent-grafts</w:t>
               </w:r>
@@ -4885,64 +4885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sticko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5006,90 +5006,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanics of electrostatically stabilized suspensions of cellulose nanofibrils under steady state shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Riu Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,51 +6098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6771,77 +6771,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89, pp.202-210. </w:t>
@@ -6885,291 +6885,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards 3D analysis of pulp fibre networks at the fibre and bond levels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Severe Bending of Two Aortic Stent-Grafts: An Experimental and Numerical Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Demanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t>
+              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (12), pp.2674-2686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3183/npprj-2012-27-02-p245-255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10439-012-0618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126566v1</w:t>
+                <w:t xml:space="preserve">hal-00772550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Bending of Two Aortic Stent-Grafts: An Experimental and Numerical Mechanical Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards 3D analysis of pulp fibre networks at the fibre and bond levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (12), pp.2674-2686. </w:t>
+              <w:t xml:space="preserve">Nordic Pulp &amp; Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.245-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10439-012-0618-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3183/npprj-2012-27-02-p245-255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772550v1</w:t>
+                <w:t xml:space="preserve">hal-05126566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a biomimetism of abdominal healthy and aneurysmal arterial tissues</w:t>
               </w:r>
@@ -7297,77 +7297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and deformation micromechanisms of concentrated fiber bundle suspensions: An analysis combining x-ray microtomography and pull-out tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 56 (3), pp.593-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7427,51 +7427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9139,51 +9139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaihung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9370,173 +9370,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling of the flow of generalised Newtonian fluids through deformed textile reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Loix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgèas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (S1), pp.903-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0242-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328231v1</w:t>
+                <w:t xml:space="preserve">hal-00506152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of NiTi SMAs thermomechanical behaviour using temperature and strain full-field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schlosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9568,210 +9572,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59, pp.140-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/3-908158-16-8.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the flow of generalised Newtonian fluids through deformed textile reinforcements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (S1), pp.903-906. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.765-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0242-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506152v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling Forchheimer law</w:t>
               </w:r>
@@ -10567,51 +10567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11174,378 +11174,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic behavior of a CuZnAl single crystal during super elastic shear deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.04.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (2), pp.395-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019772v1</w:t>
+                <w:t xml:space="preserve">hal-00531571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hysteretic behavior of a CuZnAl single crystal during super elastic shear deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexcellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (4), pp. 297-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00531571v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of a net of fibers linked by viscous interactions: theory and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52 (2), pp.395-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-5096(03)00090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005308v1</w:t>
@@ -11797,308 +11797,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and compression behaviour of sheet moulding compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Un modèle biphasique pour simuler la mise en forme par compression des composites à fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00151-8⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 12 (3), pp.477-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.12.477-497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007302v1</w:t>
+                <w:t xml:space="preserve">hal-01007421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle biphasique pour simuler la mise en forme par compression des composites à fibres courtes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orgeas</w:t>
+                <w:t xml:space="preserve">Shear and compression behaviour of sheet moulding compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tourabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Maazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 12 (3), pp.477-497. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (4), pp.571 - 577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.12.477-497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007421v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Mechanical Hysteresis of NiTi During Ferroelastic and Superelastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12575,51 +12575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Touron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Caglar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106973" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02116-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04098-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Balbinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Audry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02021646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre Sentis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martoia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riu Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.04.088" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XM1ZCDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgacem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Putaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07176g" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isaksson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sticko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0119-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02310F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV42DJBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demanget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2698" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D1019EE77DC62A6F46AB2D61C5CD83F78E1FE2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00530b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01201545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marulier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0610-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/12-4063.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBFKMHDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigui&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2013.09.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ93FQZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-02-p245-255" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0618-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3698185" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05121238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-012-9261-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22LFF047-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desloges" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.05.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HLXRJM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05127247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6126-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHMB71SJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723642v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.12.023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalencon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Org&#233;as" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjj Dumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Cavaill&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.12.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8Q1G20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZVGD9DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506152v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#232;as" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0242-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-9096-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZTBWS38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.04.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKVN6Z02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163865v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Idris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221440v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.046" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQCKV83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaborit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.885-902" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/5/016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368892v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Terzolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2025.1670567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685841v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Klos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68684-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aimar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferr&#233; Sentis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19424280.2024.2317881" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vigui&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/npprj-2024-0058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferri-Angulo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Yousefi-Mashouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mcleer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2023.09.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072485v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Romero Bhathal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#233;as" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2023.108194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120168" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Kabbej" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thoury-Monbrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125672" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193461v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murtaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lhuissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05290-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2022.111201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Touron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04288" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Caglar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106973" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02116-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marulier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04098-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Abdul Ghafour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Balbinot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Audry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106644" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920146v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cochereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Robert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2020.109956" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02021646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beneventi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.01.076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02377467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Molimard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Campisi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2019.00169" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980332v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Kyriakides" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.10.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800098115" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31849-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.03.031" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980319v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferre Sentis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sager" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.10.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martoia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.09.031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riu Martinez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4429" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgacem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Putaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07176g" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.04.088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XM1ZCDK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joffre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isaksson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sticko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0119-9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02310F" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chalen&#231;on" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Cavaill&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.12.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV42DJBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02049324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Demanget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2698" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D1019EE77DC62A6F46AB2D61C5CD83F78E1FE2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00530b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01201545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dumenil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marulier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillerie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0610-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066792v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB3G02KG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deplano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.09.012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Duprey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/12-4063.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Masse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.01.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBFKMHDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05122956v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigui&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2013.09.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ93FQZ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772550v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-012-0618-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05126566v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/npprj-2012-27-02-p245-255" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669949v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2012.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MF3RNDH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guiraud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.3698185" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05125560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Favier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.06.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK589Z8H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schlosser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9607-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05121238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-012-9261-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22LFF047-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740245v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desloges" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.05.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HLXRJM4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05127247v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vassal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-6126-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHMB71SJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723642v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.12.023" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740236v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.24-25.103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538061v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chalencon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Org&#233;as" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjj Dumont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foray" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Cavaill&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004927v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515894v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.12.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG8Q1G20-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loix" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.02.027" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZVGD9DN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374957v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaihung Le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449005v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai-Hung Le" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-008-0276-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8F1NMZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506152v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Org&#232;as" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geindreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0242-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336736v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908158-16-8.140" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262105v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auriault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-006-9096-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZTBWS38-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-006-0153-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5327X9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336739v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00350.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDC52B7A8CE9B02D388EDFD74437BCF69288BEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292081v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Venet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.03.010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292096v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.04.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKVN6Z02-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163865v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Idris" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sandel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221440v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.01.046" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQCKV83-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581689v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaborit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.14.885-902" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.355-369" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531571v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillerie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00090-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.04.033" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z02N95TD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005308v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343152v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/12/5/016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005261v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(01)00077-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007421v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.12.477-497" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007302v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lecorre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00151-8" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255675v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997575" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253666v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1995280" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799637v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim&#233;do Kondo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Charlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Deplano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>