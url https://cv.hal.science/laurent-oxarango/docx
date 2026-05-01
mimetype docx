--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -168,4651 +168,4915 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-colos project Data Management Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire des sciences de l'univers de Grenoble; Institut des Géosciences de l’Environnement, Université Grenoble-Alpes, 38000 Grenoble; 3SR - Sols, Solides, Structures, Risques; Grenoble INP; Université Grenoble Alpes; CNRS-INSU. 2026, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« GESTION DES SOUS-PRODUITS DE TOILETTES SECHES FAMILIALES : ETUDE SUR LE TRAITEMENT DES MATIERES PAR COMPOSTAGE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toilettes Du Monde. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and flow behavior of polymer-enhanced foams for improved in-situ remediation of hydrocarbons: Effect of polymer-surfactant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Baigadilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 486, pp.137004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating aquifer vulnerability in the Saigon River Basin (Vietnam) using time domain electromagnetic soundings (TDEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Quoc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, pp.102306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of short‐term effects of forage radish on water and solute transport through a tracer test and inverse modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Camarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Dal Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88 (4), pp.1137-1160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/saj2.20687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant foam injection for remediation of diesel-contaminated soil: A comprehensive study on the role of co-surfactant in foaming formulation enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Baigadilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 930, pp.172631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquifer recharge by stormwater infiltration basins: Hydrological and vadose zone characteristics control the impacts of basins on groundwater chemistry and microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 865, pp.161115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Monitoring of Controlled Water Table Variations From Dense Seismic-Noise Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaubert-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (8), pp.e2021WR030680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021WR030680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03859266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of X-raymicro-CT Resolution on the Computation of Permeability and Dispersion Coefficient for Granular Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Patricia Ortega-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 137 (2), pp.307-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-021-01557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in French VF Treatment Wetland Porous Media during the Rest Period: An Ex Situ Study Using X-ray Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Dario Martinez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (3), pp.389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13030389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of solute transport and mixing during managed aquifer recharge with an infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidjani Bahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 237, pp.103758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2020.103758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of groundwater quality and redox conditions in the Arakawa Lowland and Musashino Upland, southern Kanto Plain of the Tokyo Metropolitan area, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 722, pp.137783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spatial representativity of X-ray tomography to study Vertical Flow Treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Dario Martinez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 713, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Shiota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of X-ray CT resolution on the quality of permeability computation for granular soils: definition of a criterion based on morphological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Patricia Ortega Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Gastelum Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (6), pp.589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/SR18189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of X-ray Computed Tomography to characterize filtering media from Vertical Flow Treatment Wetlands at the pore scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.D. Martinez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 658, pp.178-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 2D ERT measurements conducted along a small earth-filled dyke using 3D topographic data and 3D computation of geometric factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Massardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.100-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of geotechnical and geophysical techniques for the characterization of a small earth-filled canal dyke and the localization of water leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp. 1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate flow around a well in MSW landfill: Analysis of field tests using Richards model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.122-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a physically based water percolation routine in the Crocus/SURFEX (V7.3) snowpack model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. L. d'Amboise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas V. Schuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.3547-3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-10-3547-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.176-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling skin surface areas involved in water transfer in the Palmate Newt (Lissotriton helveticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wardziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (8), pp.707-714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjz-2014-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of both desiccation and exposure to an emergent skin pathogen on transepidermal water exchange in the palmate newt Lissotriton helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wardziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.215-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/dao02602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00837856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture Retention Properties of Municipal Solid Waste in Relation to Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (8), pp.1797-1806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 3-D time-lapse ERT to the study of leachate recirculation in a landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (3), pp.457-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of domestic waste material using magnetic resonance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.179-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2010069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the physico-mechanical parameters of MSW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.1439-1449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00563595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pine bark and compost on the biological denitrification process of non-hazardous landfill leachate: Focus on the microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. de Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181, pp.1163-1169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid and gas permeabilities of unsaturated municipal solid waste under compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 118 (1-2), pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary gas flow to a vertical extraction well in MSW landfill considering the effect of mechanical settlement on hydraulic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65, pp.6229-6237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2010.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term moisture measurements in large-scale bioreactor cells using TDR and neutron probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kintzuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 180, pp.165-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of electrical resistivity tomography for leachate injection monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.452-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00563593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative solutions for the bio-denitrification of landfill leachates using pine bark and compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 178, pp.1100-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Gas Permeability of Natural and Synthetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (2), pp.277-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-009-9398-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00499446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three arrays in time-lapse ERT: Simulation of a leachate injection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloîtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (suppl.), pp.275-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Momentum Equation for Gas Flow in Porous Media: The Klinkenberg Effect Seen Through the Kinetic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (2), pp.355 à 389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-006-9110-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flow in channels with wall suction or injection: a new model to study multi-channel filtration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (5), pp.1039-1051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2003.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4822,538 +5086,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multiéchelles de recyclage de déchets riches en métaux: du réacteur de laboratoire au pilote de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of advanced time-resolved X-Ray tomography for two phase flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giovenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability assessment of foam enhanced by surfactant, polymer and nanoparticles in the presence of petroleum hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Baigadilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual meeting of International Society for Porous Media (InterPore 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well field of Crépieux-Charmy: Research Platform and SEEGMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-a1fa93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5363,2301 +5627,2301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme Recherche-Action pour la pérennité de la ressource en eau sur le champ captant de Crépieux-Charmy (Métropole de Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perrissin-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Messer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3è édition de la Semaine écologie, environnement et biodiversité (SEEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de transferts entre eaux de surface et eaux souterraines : efficacité des interfaces (bassins et berges) - projet Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Eau &amp; Connaissance de l’Agence de l’eau RMC : les eaux souterraines, le maillon invisible d’une seule et même ressource : avancées scientifiques sur le bassin RMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l’eau RMC, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controlled bioprocess of mineral alteration to recover W, Cu, Zn, Mn, and Mg from a mine shaly hardrock waste: coupling experiments and geochemical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.18871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of stability and performance of foam composed of complex mixtures of surfactant, nanoparticles and polymer for in-situ remediation of LNAPL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Baigadilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AquaConSoil, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of biostimulation and bioaugmentation treatments for recovering of critical metals from tungsten mine residues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.20165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of micro-organisms in the leaching of critical metals from tungsten mine wastes: from the microscale to the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plateforme de Recherche de Crépieux-Charmy : des activités innovantes dédiées à la préservation de la ressource en eau et à la gestion du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Champ captant de Crépieux-Charmy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; LEHNA UMR 5023, Oct 2022, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOREAL, Bio-reinforcement of embankments by biocalcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Esnault Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Gutjahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal. pp.05001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202019505001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la construction soutenable en terre à l'UGA &amp;quot;projet IDES formation : e-CoLoS !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sophia antiopolis, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.37.1.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Antony, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par projet multidisciplinaire pour les élèves-ingénieurs en géotechnique et génie civil, afin d’acquérir des notions fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ricotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Jenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering (ICSMGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Suspended Solids Transport in Vertical Flow Constructed Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WETPOL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Big Sky, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration front monitoring using 3D Electrical Resistivity Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of unsaturated properties of a sandy soil using X-Ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Shiota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity assessment of an earth-filled dike with a permanent hydraulic head (Canal de Roanne à Digoin, France): 4D effects on 2D ERT monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Internat. Workshop on Geoelectrical MonitoringGELMON 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Distortions due to Quadripole Acquisition Time during ERT Monitoring of Leachate Injection in Landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 – 18th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydrodynamics and geophysics with COMSOL multiphysics :first approach and application to leachate injection in municipal waste landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Weisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Stuttgart, Germany. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate flows in landfill: laboratory and field scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Workshop Hydro-physico-mechanics of Landfills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cantabria, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de type double milieu de l'infiltration dans un massif de déchets ménagers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7667,154 +7931,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7824,434 +8088,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Tests of Soil Reinforcement Against Erosion and Liquefaction by Microbially Induced Carbonate Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Working Group on Internal Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer International Publishing, pp.16-24, 2019, Lecture Notes in Civil Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818917v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-01803047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de Chaleur et de Masse dans des Structures Poreuses Multi-échelles : Application à l'étude des Filtres à Particules Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2004INPT038H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8319,51 +8429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6944F09A"/>
+    <w:nsid w:val="5770DB90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8550,51 +8660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-oxarango" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-4303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085607320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8700-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Baigadilov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagyn Omirbekov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cochennec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quoc Truong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Ngo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Camarotto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dal Ferro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piccoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Longo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20687" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01557-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217012v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Bahar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2020.103758" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Saito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega Ram&#237;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gastelum Strozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR18189" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706503v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#252;nther" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Massardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK6FVZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962282v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sbartai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Franck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. L. d'Amboise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Schuler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3547-2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02602" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRMWF1P8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quetu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSF6RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. de Combret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.F. Martins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.077" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9T5PH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.07.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXSD921Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.09.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RQC41K9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GLPVHWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQ54KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499446v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9398-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HRQ194K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381868v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gunther" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1692" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390998v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9110-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8HG2GMG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2003.10.027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXBH9J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a1fa93" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Messer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864986v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269616v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18871" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401789v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20165" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867769v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03190811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Esnault Filet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Gutjahr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garandet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viglino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;guin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019505001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001266v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricotier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jenck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394453v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Chang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bi&#232;vre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutaland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weisse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818917v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sapin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garandet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viglino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007594v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT038H" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-oxarango" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-4303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085607320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8700-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Baigadilov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagyn Omirbekov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cochennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quoc Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Camarotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dal Ferro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piccoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Longo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01557-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Bahar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2020.103758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega Ram&#237;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gastelum Strozzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR18189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#252;nther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Massardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK6FVZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sbartai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. L. d'Amboise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Schuler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3547-2017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRMWF1P8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quetu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSF6RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. de Combret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.F. Martins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.077" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9T5PH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.07.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXSD921Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RQC41K9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563593v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GLPVHWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQ54KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9398-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HRQ194K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381868v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gunther" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9110-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2003.10.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXBH9J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a1fa93" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Messer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18871" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867769v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03190811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Esnault Filet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Gutjahr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garandet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viglino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;guin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019505001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricotier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jenck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394453v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Chang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bi&#232;vre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutaland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weisse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sapin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garandet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viglino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT038H" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>