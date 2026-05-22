--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">085607320</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ICr944UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A-8700-2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,273 +215,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-colos project Data Management Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire des sciences de l'univers de Grenoble; Institut des Géosciences de l’Environnement, Université Grenoble-Alpes, 38000 Grenoble; 3SR - Sols, Solides, Structures, Risques; Grenoble INP; Université Grenoble Alpes; CNRS-INSU. 2026, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« GESTION DES SOUS-PRODUITS DE TOILETTES SECHES FAMILIALES : ETUDE SUR LE TRAITEMENT DES MATIERES PAR COMPOSTAGE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Déportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Toilettes Du Monde. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -470,4613 +491,4613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and flow behavior of polymer-enhanced foams for improved in-situ remediation of hydrocarbons: Effect of polymer-surfactant interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Baigadilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 486, pp.137004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.137004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating aquifer vulnerability in the Saigon River Basin (Vietnam) using time domain electromagnetic soundings (TDEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Quoc Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan Phong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tu Anh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tweed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58, pp.102306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of short‐term effects of forage radish on water and solute transport through a tracer test and inverse modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Celine Duwig</w:t>
+                <w:t xml:space="preserve">Surfactant foam injection for remediation of diesel-contaminated soil: A comprehensive study on the role of co-surfactant in foaming formulation enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Baigadilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/saj2.20687⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723343v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant foam injection for remediation of diesel-contaminated soil: A comprehensive study on the role of co-surfactant in foaming formulation enhancement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorian Davarzani</w:t>
+                <w:t xml:space="preserve">Investigation of short‐term effects of forage radish on water and solute transport through a tracer test and inverse modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Camarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Dal Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172631⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (4), pp.1137-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/saj2.20687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573819v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquifer recharge by stormwater infiltration basins: Hydrological and vadose zone characteristics control the impacts of basins on groundwater chemistry and microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Navel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 865, pp.161115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.161115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Monitoring of Controlled Water Table Variations From Dense Seismic-Noise Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaubert-Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (8), pp.e2021WR030680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021WR030680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03859266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of X-raymicro-CT Resolution on the Computation of Permeability and Dispersion Coefficient for Granular Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Patricia Ortega-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 137 (2), pp.307-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-021-01557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Changes in French VF Treatment Wetland Porous Media during the Rest Period: An Ex Situ Study Using X-ray Tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">3D modelling of solute transport and mixing during managed aquifer recharge with an infiltration basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tidjani Bahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Molle</w:t>
+                <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+                <w:t xml:space="preserve">Yvan Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13030389⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 237, pp.103758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2020.103758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157091v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of solute transport and mixing during managed aquifer recharge with an infiltration basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural Changes in French VF Treatment Wetland Porous Media during the Rest Period: An Ex Situ Study Using X-ray Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Dario Martinez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Rossier</w:t>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2020.103758⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13030389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217012v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of groundwater quality and redox conditions in the Arakawa Lowland and Musashino Upland, southern Kanto Plain of the Tokyo Metropolitan area, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 722, pp.137783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of spatial representativity of X-ray tomography to study Vertical Flow Treatment wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Dario Martinez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 713, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of X-ray Computed Tomography to characterize filtering media from Vertical Flow Treatment Wetlands at the pore scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+                <w:t xml:space="preserve">G.D. Martinez-Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">J. Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 658, pp.178-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012512v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of X-ray CT resolution on the quality of permeability computation for granular soils: definition of a criterion based on morphological properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Micro- and macro-scale water retention properties of granular soils: contribution of the X-Ray CT-based voxel percolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Shiota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Gastelum Strozzi</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 57 (6), pp.589. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/SR18189⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/sr18179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381479v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of X-ray Computed Tomography to characterize filtering media from Vertical Flow Treatment Wetlands at the pore scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of X-ray CT resolution on the quality of permeability computation for granular soils: definition of a criterion based on morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Forquet</w:t>
+                <w:t xml:space="preserve">Miriam Patricia Ortega Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gastelum Strozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.12.119⟩</w:t>
+              <w:t xml:space="preserve">Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (6), pp.589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR18189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405459v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 2D ERT measurements conducted along a small earth-filled dyke using 3D topographic data and 3D computation of geometric factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Massardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 153, pp.100-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of geotechnical and geophysical techniques for the characterization of a small earth-filled canal dyke and the localization of water leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp. 1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2017.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate flow around a well in MSW landfill: Analysis of field tests using Richards model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.122-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.07.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a physically based water percolation routine in the Crocus/SURFEX (V7.3) snowpack model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. L. d'Amboise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsten Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas V. Schuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.3547-3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-10-3547-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55, pp.176-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling skin surface areas involved in water transfer in the Palmate Newt (Lissotriton helveticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wardziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (8), pp.707-714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjz-2014-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of both desiccation and exposure to an emergent skin pathogen on transepidermal water exchange in the palmate newt Lissotriton helveticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wardziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.215-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/dao02602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00837856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Retention Properties of Municipal Solid Waste in Relation to Compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benbelkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000616⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (8), pp.1797-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00649318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical assessment of the multi-domain flow behaviour in a waste body during leachate infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moisture Retention Properties of Municipal Solid Waste in Relation to Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2011.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00649340v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 3-D time-lapse ERT to the study of leachate recirculation in a landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (3), pp.457-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of domestic waste material using magnetic resonance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.179-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2010069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00648110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the physico-mechanical parameters of MSW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterizing the Gas Permeability of Natural and Synthetic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.277-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-009-9398-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.03.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00563595v1</w:t>
+                <w:t xml:space="preserve">insu-00499446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pine bark and compost on the biological denitrification process of non-hazardous landfill leachate: Focus on the microbiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C.P. de Combret</w:t>
+                <w:t xml:space="preserve">Liquid and gas permeabilities of unsaturated municipal solid waste under compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M.F. Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Oxarango</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181, pp.1163-1169. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (1-2), pp.27-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.05.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564144v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and gas permeabilities of unsaturated municipal solid waste under compression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+                <w:t xml:space="preserve">Stationary gas flow to a vertical extraction well in MSW landfill considering the effect of mechanical settlement on hydraulic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65, pp.6229-6237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2010.07.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381454v1</w:t>
+                <w:t xml:space="preserve">insu-00564137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary gas flow to a vertical extraction well in MSW landfill considering the effect of mechanical settlement on hydraulic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Oxarango</w:t>
+                <w:t xml:space="preserve">Characterisation of the physico-mechanical parameters of MSW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1439-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2010.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2010.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564137v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00563595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term moisture measurements in large-scale bioreactor cells using TDR and neutron probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gourc</w:t>
+                <w:t xml:space="preserve">Effect of pine bark and compost on the biological denitrification process of non-hazardous landfill leachate: Focus on the microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Laurent</w:t>
+                <w:t xml:space="preserve">F. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kintzuger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">C.P. de Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 180, pp.165-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 181, pp.1163-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564026v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of electrical resistivity tomography for leachate injection monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Long-term moisture measurements in large-scale bioreactor cells using TDR and neutron probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kintzuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180, pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00563593v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative solutions for the bio-denitrification of landfill leachates using pine bark and compost</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Improvement of electrical resistivity tomography for leachate injection monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.054⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564148v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00563593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the Gas Permeability of Natural and Synthetic Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pierson</w:t>
+                <w:t xml:space="preserve">Alternative solutions for the bio-denitrification of landfill leachates using pine bark and compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-009-9398-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 178, pp.1100-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00499446v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three arrays in time-lapse ERT: Simulation of a leachate injection experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Descloîtres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (suppl.), pp.275-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Momentum Equation for Gas Flow in Porous Media: The Klinkenberg Effect Seen Through the Kinetic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (2), pp.355 à 389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-006-9110-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00390998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flow in channels with wall suction or injection: a new model to study multi-channel filtration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59 (5), pp.1039-1051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2003.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5086,538 +5107,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multiéchelles de recyclage de déchets riches en métaux: du réacteur de laboratoire au pilote de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of advanced time-resolved X-Ray tomography for two phase flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giovenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'hivers du FIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability assessment of foam enhanced by surfactant, polymer and nanoparticles in the presence of petroleum hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Baigadilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cochennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual meeting of International Society for Porous Media (InterPore 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well field of Crépieux-Charmy: Research Platform and SEEGMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-a1fa93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5627,2301 +5648,2301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme Recherche-Action pour la pérennité de la ressource en eau sur le champ captant de Crépieux-Charmy (Métropole de Lyon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Perrissin-Fabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Messer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3è édition de la Semaine écologie, environnement et biodiversité (SEEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de transferts entre eaux de surface et eaux souterraines : efficacité des interfaces (bassins et berges) - projet Interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of biostimulation and bioaugmentation treatments for recovering of critical metals from tungsten mine residues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Eau &amp; Connaissance de l’Agence de l’eau RMC : les eaux souterraines, le maillon invisible d’une seule et même ressource : avancées scientifiques sur le bassin RMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.20165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864986v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A controlled bioprocess of mineral alteration to recover W, Cu, Zn, Mn, and Mg from a mine shaly hardrock waste: coupling experiments and geochemical modeling.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mécanismes de transferts entre eaux de surface et eaux souterraines : efficacité des interfaces (bassins et berges) - projet Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Eau &amp; Connaissance de l’Agence de l’eau RMC : les eaux souterraines, le maillon invisible d’une seule et même ressource : avancées scientifiques sur le bassin RMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l’eau RMC, Dec 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269616v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of stability and performance of foam composed of complex mixtures of surfactant, nanoparticles and polymer for in-situ remediation of LNAPL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorian Davarzani</w:t>
+                <w:t xml:space="preserve">A controlled bioprocess of mineral alteration to recover W, Cu, Zn, Mn, and Mg from a mine shaly hardrock waste: coupling experiments and geochemical modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Voiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.18871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375348v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biostimulation and bioaugmentation treatments for recovering of critical metals from tungsten mine residues.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Duwig</w:t>
+                <w:t xml:space="preserve">Evaluation of stability and performance of foam composed of complex mixtures of surfactant, nanoparticles and polymer for in-situ remediation of LNAPL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Baigadilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagyn Omirbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cochennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AquaConSoil 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AquaConSoil, Sep 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401789v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of micro-organisms in the leaching of critical metals from tungsten mine wastes: from the microscale to the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference in Microbial Ecotoxicology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Plateforme de Recherche de Crépieux-Charmy : des activités innovantes dédiées à la préservation de la ressource en eau et à la gestion du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Champ captant de Crépieux-Charmy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE; LEHNA UMR 5023, Oct 2022, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOREAL, Bio-reinforcement of embankments by biocalcification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Esnault Filet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Gutjahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal. pp.05001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202019505001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la construction soutenable en terre à l'UGA &amp;quot;projet IDES formation : e-CoLoS !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Sophia antiopolis, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.37.1.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetland Systems for Water Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Valencia, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore scale monitoring of the resting period and oxygenation of filtering media in Vertical Flow Treatment Wetland by X-ray tomography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Antony, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projet multidisciplinaire pour les élèves-ingénieurs en géotechnique et génie civil, afin d’acquérir des notions fondamentales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+                <w:t xml:space="preserve">Modelling Suspended Solids Transport in Vertical Flow Constructed Wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinez Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering (ICSMGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud</w:t>
+              <w:t xml:space="preserve">WETPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Big Sky, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001266v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Suspended Solids Transport in Vertical Flow Constructed Wetlands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Oxarango</w:t>
+                <w:t xml:space="preserve">Apprentissage par projet multidisciplinaire pour les élèves-ingénieurs en géotechnique et génie civil, afin d’acquérir des notions fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ricotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Jenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WETPOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Big Sky, United States. pp.2</w:t>
+              <w:t xml:space="preserve">19th International Conference on Soil Mechanics and Geotechnical Engineering (ICSMGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Séoul, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608522v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration front monitoring using 3D Electrical Resistivity Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of unsaturated properties of a sandy soil using X-Ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Shiota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshifumi Mukunoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity assessment of an earth-filled dike with a permanent hydraulic head (Canal de Roanne à Digoin, France): 4D effects on 2D ERT monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Internat. Workshop on Geoelectrical MonitoringGELMON 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vienna, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Distortions due to Quadripole Acquisition Time during ERT Monitoring of Leachate Injection in Landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012 – 18th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydrodynamics and geophysics with COMSOL multiphysics :first approach and application to leachate injection in municipal waste landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Weisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Stuttgart, Germany. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate flows in landfill: laboratory and field scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Workshop Hydro-physico-mechanics of Landfills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Cantabria, Spain. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de type double milieu de l'infiltration dans un massif de déchets ménagers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7931,154 +7952,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boubkraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8088,163 +8109,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Tests of Soil Reinforcement Against Erosion and Liquefaction by Microbially Induced Carbonate Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Viglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Working Group on Internal Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer International Publishing, pp.16-24, 2019, Lecture Notes in Civil Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99423-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8254,114 +8275,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de Chaleur et de Masse dans des Structures Poreuses Multi-échelles : Application à l'étude des Filtres à Particules Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Institut National Polytechnique (Toulouse), 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2004INPT038H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8429,51 +8450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5770DB90"/>
+    <w:nsid w:val="4D60B82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8660,51 +8681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-oxarango" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-4303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085607320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8700-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Baigadilov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagyn Omirbekov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cochennec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quoc Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102306" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Camarotto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dal Ferro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piccoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Longo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20687" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172631" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01557-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Bahar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2020.103758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega Ram&#237;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gastelum Strozzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR18189" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#252;nther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Massardi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK6FVZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sbartai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Franck" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668338v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. L. d'Amboise" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Schuler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3547-2017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649318v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.09.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRMWF1P8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quetu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563595v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSF6RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564144v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. de Combret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.F. Martins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.077" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9T5PH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.07.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXSD921Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RQC41K9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563593v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GLPVHWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.054" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQ54KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9398-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HRQ194K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381868v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gunther" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9110-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818780v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2003.10.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXBH9J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754600v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a1fa93" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864927v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Messer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18871" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375348v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20165" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867769v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03190811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Esnault Filet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Gutjahr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garandet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viglino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;guin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019505001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricotier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jenck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394453v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Chang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551781v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bi&#232;vre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutaland" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597473v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weisse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818917v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sapin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garandet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viglino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007594v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT038H" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-oxarango" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1062-4303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085607320" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ICr944UAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-8700-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tarhini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delmaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#233;portes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Baigadilov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagyn Omirbekov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cochennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.137004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quoc Truong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phong Ngo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Anh Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tweed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102306" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04573819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172631" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Camarotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Dal Ferro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Piccoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Longo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/saj2.20687" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Lebon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Navel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaubert-Bastide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bordes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR030680" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01557-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03217012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidjani Bahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2020.103758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13030389" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Saito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137783" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136510" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Martinez-Carvajal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.12.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02012512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Shiota" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Mukunoki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/sr18179" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Patricia Ortega Ram&#237;rez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gastelum Strozzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR18189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706503v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#252;nther" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Massardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2018.04.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSK6FVZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monnot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2017.02.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962282v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slimani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Sbartai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J. Tinet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Franck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.07.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. L. d'Amboise" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas V. Schuler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-3547-2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077162v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wardziak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Valette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2014-0017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00837856v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao02602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649340v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Tinet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benbelkacem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2011.03.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6THZVB4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Staub" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.09.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRMWF1P8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quetu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00499446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9398-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0HRQ194K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381454v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2010.07.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXSD921Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564137v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2010.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RQC41K9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.03.016" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QSF6RFH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. de Combret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.F. Martins" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F9T5PH0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564026v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kintzuger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL2XHJ7M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2009.10.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GLPVHWH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.01.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQ54KC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04381868v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desclo&#238;tres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gunther" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1692" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00390998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pavan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-006-9110-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2003.10.027" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXBH9J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941763v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Giovenco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a1fa93" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864927v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Messer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401789v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crouzet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.20165" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864986v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18871" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375348v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298061v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867769v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03190811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Esnault Filet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Gutjahr" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Garandet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viglino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;guin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019505001" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608521v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez Carvajal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608522v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02001266v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricotier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jenck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605711v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394453v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Chang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delmas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bi&#232;vre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutaland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597473v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Weisse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390713v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818917v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sapin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garandet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viglino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007594v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004INPT038H" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>